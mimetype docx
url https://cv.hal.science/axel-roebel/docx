--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -225,235 +225,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Linear Memory CTC-Based Algorithm for Text-to-Voice Alignment of Very Long Audio Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Teytaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13031854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DDSP-Piano: a Neural Sound Synthesizer Informed by Instrument Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AES - Journal of the Audio Engineering Society Audio-Accoustics-Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue on New Trends in Audio Effects, Part 2, 71 (9), pp.552-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17743/jaes.2022.0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073770v2</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04041926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating Voice Attributes by Adversarial Learning of Structured Disentangled Representations</w:t>
               </w:r>
@@ -537,447 +537,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottleneck Auto-Encoder for F0 Transformations on Speech and Singing Voice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Vocoding for Singing and Speaking Voices with the Multi-Band Excited WaveNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.102. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info13030102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info13030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599085v1</w:t>
+                <w:t xml:space="preserve">hal-03599076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Vocoding for Singing and Speaking Voices with the Multi-Band Excited WaveNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bottleneck Auto-Encoder for F0 Transformations on Speech and Singing Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Bous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.103. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info13030103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info13030102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599076v1</w:t>
+                <w:t xml:space="preserve">hal-03599085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du style vocal et modélisation pour la synthèse de chant expressif : l’exemple d’Édith Piaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 : 2 / 17 : 1, pp.63-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.8268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Realistic Transformation of Facial and Vocal Smiles in Real-Time Audiovisual Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Bouafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, PP (99), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2811465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712834v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03137145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binaural Localization of Multiple Sound Sources by Non-Negative Tensor Factorization</w:t>
               </w:r>
@@ -1091,936 +1091,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Search of Acted Voices for Automatic Voice Casting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Obin</w:t>
+                <w:t xml:space="preserve">Multi-frame amplitude envelope estimation for modification of singing voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (9), pp.1642 - 1651. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.1242-1254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464715v1</w:t>
+                <w:t xml:space="preserve">hal-01448760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frame amplitude envelope estimation for modification of singing voice</w:t>
+                <w:t xml:space="preserve">A morphological model for simulating acoustic scenes and its application to sound event detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Degottex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (7), pp.1242-1254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24 (10), pp.1854-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2587218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448760v1</w:t>
-[...67 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01111381v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Montage Approach to Sound Texture Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (10), pp.1854-1864. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2587218⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.1094 - 1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2536481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sean O'Leary</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarity Search of Acted Voices for Automatic Voice Casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (6), pp.1094 - 1105. </w:t>
+              <w:t xml:space="preserve">, 2016, 24 (9), pp.1642 - 1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2536481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2016.2580302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464781v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the use of a spatial cue as prior information for stereo sound source separation based on spatially weighted non-negative tensor factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Mitsufuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (1), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the use of voice descriptors for glottal source shape parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Röbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 0885-2308, www.sciencedirect.com/science/article/pii/S0885230813000776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csl.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Yuki Mitsufuji</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed source model and its adapted vocal tract filter estimate for voice transformation and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanchantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (2), pp.278-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2012.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase vocoder and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107143v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Axel Röbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica/Tecnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/Music_Tec-13209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Adaptation of the Time-Frequency Resolution for Sound Analysis and Re-Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Matusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (5), pp.959-970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106853v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-01106791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample Orchestrator : gestion par le contenu d’échantillons sonores</w:t>
               </w:r>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Audio, Speech and Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (6), pp.1116-1126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2), pp.57-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2416,51 +2416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (11), pp.1343-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Fitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3116,57 +3116,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lina-Style: Word-Level Style Control in TTS via Interleaved Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodor Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th edition of the Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.35-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SSW.2025-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fast-VGAN: Lightweight Voice Conversion with Explicit Control of F0 and Duration Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Abrassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,230 +3285,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Leeuwarden, The Netherlands., Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Obin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Deep Learning-Based Pipeline for the Musical Analysis of the Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives d’analyse musicale de la voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3429,64 +3429,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix d'Aznavour : épiphanie de l'imparfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3619,64 +3619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Piano Performance Rendering from Unpaired Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,77 +3723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A musicological pipeline for singing voice style analysis with neural voice processing and alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3831,64 +3831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiable Piano Model for MIDI-to-Audio Performance Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3935,51 +3935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on constraining Connectionist Temporal Classification for temporal audio alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Teytaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,230 +4033,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phoneme-to-Audio Alignment with Recurrent Neural Networks for Speaking and Singing Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Teytaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Interspeech 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association, Aug 2021, Brno, Czech Republic. pp.61-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2021-1676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Noise to Singing - Deep Neural Networks for Music Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNMC 2021 : 8th International Conference on New Music Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Trévise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audio Defect Detection in Music with Deep Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4288,758 +4288,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Texture Synthesis Using RI Spectrograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-supervised learning of glottal pulse positions in a neural analysis-synthesis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Bous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Amsterdam, Netherlands. pp.401-405, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Caracalla</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix actée : pratiques, enjeux, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Quillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Röth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.525-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798582v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GCI Detection from Raw Speech Using a Fully-Convolutional Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.416-420, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053376⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.6739-6743, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CycleGAN Voice Conversion of Spectral Envelopes using Adversarial Weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eusipco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound Texture Synthesis Using RI Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caracalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.6739-6743, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053089⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.416-420, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully-Convolutional Network for Pitch Estimation of Speech Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insterspeech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Semi-supervised learning of glottal pulse positions in a neural analysis-synthesis framework</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing Deep Learning-Spectral Envelope Prediction Methods for Singing Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457184v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-Convolutional Network for Pitch Estimation of Speech Signals</w:t>
-[...40 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEQUENCE-TO-SEQUENCE MODELLING OF F0 FOR SPEECH EMOTION CONVERSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,338 +5041,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The IRiMaS Software: Integrating interactive listening and play into musicological research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Frederik Bous</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keitaro Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound texture synthesis using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caracalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 27th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, A Coruna, Spain. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903122⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8902810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-02465938v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion d'Identité de la Voix Chantée par Sélection et Concaténation d'Unités Spectrales</w:t>
               </w:r>
@@ -5460,234 +5460,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic drum transcription with convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21th International Conference on Digital Audio Effects, Sep 2018, Aveiro, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MIREX 2018: AUTOMATIC DRUM TRANSCRIPTION WITH CONVOLUTIONAL NEURAL NETWORKS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIREX 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient conversion between time and frequency domains using Wirtinger calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caracalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5725,51 +5725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mouth Opening Effect Based on Pole Modification for Expressive Singing Voice Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,51 +5816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mouth opening effect based on pole modification for expressive singing voice transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5898,64 +5898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Control of Singing Voice Synthesis Using Musical Contexts and a Parametric F0 Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6002,64 +6002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple multi frame analysis methods for estimation of amplitude spectral envelope estimation in singing voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6214,64 +6214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du style vocal et modélisation pour la synthèse de chant expressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6303,57 +6303,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation des paramètres de contrôle pour la synthèse de voix chantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chabot-Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Source/Filter Model with Adaptive Constraints for NMF-based Speech Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,182 +6476,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de textures sonores par imposition de statistiques temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caracalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6841,51 +6841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6923,51 +6923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice quality transformation using an extended source-filter speech model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7044,51 +7044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Pons Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.414 - 418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7116,234 +7116,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multi-layer F0 model for singing voice synthesis using a B-spline representation with intuitive controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251898v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On glottal source shape parameter transformation using a novel deterministic and stochastic speech analysis and synthesis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual Conference of the International Speech Communication Association (Interspeech ISCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two level montage approach to sound texture synthesis with treatment of unique events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7381,51 +7381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A montage approach to sound texture synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean O'Leary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7463,51 +7463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online NON-negative Tensor Deconvolution for source detection in 3DTV audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Mitsufuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,2025 +7660,2310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Source-Filter Model for Harmonic Instruments for Expressive Control of Sound Synthesis and Transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syll-O-Matic: an Adaptive Time-Frequency Representation for the Automatic Segmentation of Speech into Syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Röbel</w:t>
+                <w:t xml:space="preserve">François Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Modeling of Sound Textures Based on the STFT Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 16th Int. Conference on Digital Audio Effects (DAFx-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.1</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Ireland. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">François Lamare</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound source separation based on non-negative tensor factorization incorporating spatial cue as prior knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Mitsufuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.71-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6637611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
+                <w:t xml:space="preserve">hal-05220911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint f0 and inharmoncity estimation using second order optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Röbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMC Sound and Music Computing Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.695--700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended Source-Filter Model for Harmonic Instruments for Expressive Control of Sound Synthesis and Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Röbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 16th Int. Conference on Digital Audio Effects (DAFx-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Ireland. pp.33</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Stretching Gaussian Noises with the Phase Vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011881v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
+                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 15th Int. Conference on Digital Audio Effects (DAFx-12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, York, United Kingdom. pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Axel Röbel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and modification of excitation source characteristics for singing voice synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC Sound and Music Computing Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.695--700</w:t>
+              <w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.5381-5384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended Source-Filter Model of Quasi-Harmonic Instruments for Sound Synthesis, Transformation and Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Röbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMC 2012 - 9th Sound and Music Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark. pp.434-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal source shape parameter estimation using phase minimization variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.1990-9772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Stretching Gaussian Noises with the Phase Vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc International Conference on Digital Audio Effects.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, York, United Kingdom. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Characterisation Of Melodic Pitch Contours And Its Application For Melody Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rényi Information Measures for Spectral Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Romito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 15th Int. Conference on Digital Audio Effects (DAFx-12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, York, United Kingdom. pp.41</w:t>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Axel Röbel</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibrato Detection Using Cross Correlation Between Temporal Energy and Fundamental Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik von Coler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2012 - 9th Sound and Music Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark. pp.434-441</w:t>
+              <w:t xml:space="preserve">131st AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, New York, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming Vibrato Extent in Monophonic Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Degottex</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.1990-9772</w:t>
+              <w:t xml:space="preserve">International Conf on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analysis and modification of excitation source characteristics for singing voice synthesis</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">onset detection by means of transient peak classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Audio, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, France. pp.5381-5384</w:t>
+              <w:t xml:space="preserve">MIREX (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Use of Perceptual Properties for Melody Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Hsiang Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin. Wen-Yu Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc International Conference on Digital Audio Effects.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, York, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">Intl. Conf. on Digital Audio Effects (DAFx-11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pitch transposition and breathiness modification using a glottal source model and its adapted vocal-tract filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter. Conf. on Acoustics Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, République tchèque. pp.5128-5131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function of phase-distortion for glottal model estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, NA, France. pp.4608-4611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MULTIPLE-F0 ESTIMATION FOR MIREX 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Miami, United States. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivos Voco: A survey of recent research on voice transformation at IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanchantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conf on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.277-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drum Extraction From Polyphonic Music Based on a Spectro-Temporal Model of Percussive Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Peeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Prague, République tchèque. pp.381-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Henrik von Coler</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source-Filter Model for Quasi-Harmonic Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">131st AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, New York, États-Unis</w:t>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marco Liuni</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimate of shape and time-synchronization of a glottal source model by phase flatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5058-5061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-F0 Estimation For MIREX 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conf on Digital Audio Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">ISMIR/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Utrecht, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...595 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Segmental Spectro-Temporal Model of Musical Timbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Burred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9694,2093 +9979,1903 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shape-Invariant Phase Vocoder for Speech Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Physics and Perception: Signal Models for High Level Audio Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Graz, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape-invariant speech transformation with the phase vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.5058-5061</w:t>
+              <w:t xml:space="preserve">InterSpeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2146-2149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Between Physics and Perception: Signal Models for High Level Audio Processing</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying improved spectral modeling for High Quality voice conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taïwan. pp.4285-4288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation du filtre du conduit-vocal adaptée à un modèle d'excitation mixte pour la transformation et la synthèse de la voix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio, JJCAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural transformation of type and nature of the voice for extending vocal repertoire in high-fidelity applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 35th International AES Conference (Audio for Games)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-F0 Estimation for MIREX 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal Closure Instant detection from a glottal shape estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Speech and Computer, SPECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St-Petersbourg, Russia. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape parameter estimate for a glottal model without time position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Speech and Computer, SPECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St-Petersbourg, Russia. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset detection by means of transient peak classification in harmonic bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIREX/ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expected amplitude of overlapping partials of harmonic sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.3169-3172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Emanuele Cella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-F0 tracking based on a high-order HMM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Espoo, Finland. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voice transformation and speech synthesis for video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Game Developers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On sinusoidal modeling of nonstationary signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset Detection in Polyphonic Signals by means of Transient Peak Classification - Version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech to chant transformation with the phase vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerpe, Belgium. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter Estimation for linear AM/FM sinusoids using frequency domain demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, NA, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency slope estimation and its application for non-stationary sinusoidal parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Graz, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Bordeaux, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multiple-F0 Estimation For MIREX 2010</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesized polyphonic music database with verifiable ground truth for multiple F0 estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...1294 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bogaards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vienna, Austria, France. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Accurate Timbre Model for Musical Instruments and its Application to Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bordeaux, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">Workshop on Learning the Semantics of Audio Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Athens, Greece. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...240 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive noise level estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11796,73 +11891,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. Conf. on Digital Audio Effects (DAFx'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, NA, France. pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive noise level estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11878,316 +11973,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computer Music and Audio Technology (WOCMAT'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of partial parameters for non stationary sinusoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, New Orleans, United States. pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple F0 tracking in solo recordings of monodic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120th AES Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161357v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01161413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset Detection in Polyphonic Signals by means of Transient Peak Classification</w:t>
               </w:r>
@@ -12242,51 +12242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface for analysis-driven sound processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bogaards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12337,51 +12337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Signal Transposition with Envelope Preservation in the Phase Vocoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.672-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12488,51 +12488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Spectral Envelope Estimation and its application to pitch shifting and envelope preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Madrid, Spain. pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12551,50 +12551,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Signal decomposition by means of classification of spectral peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.446-449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical principles driven joint evaluation of multiple F0 hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCA Tutorial and Research Workshop on Statistical and Perceptual Audio Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Jeju, South Korea. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound Analysis and Processing with AudioSculpt 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bogaards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new score function for joint evaluation of multiple F0 hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12603,474 +12875,202 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Naples, Italy. pp.234-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new approach to spectral peak classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. of the 12th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Vienna, Austria. pp.1277-1280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient detection and preservation in the phase vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.446-449</w:t>
-[...339 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Singapore, Singapore. pp.247-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13276,165 +13276,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Minimum Entropy Blind Signal Deconvolution with Non Minimum Phase FIR Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd. World Multiconference on Systemics, Cybernetics and Informatics (SCI'99) and the 5th. Int'l Conference on Information Systems Analysis and Synthesis (ISAS'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Orlando, Florida, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphing Sound Attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3rd. World Multiconference on Systemics, Cybernetics and Informatics (SCI'99) and the 5th. Int'l Conference on Information Systems Analysis and Synthesis (ISAS'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253228v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01253207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Additive Synthesis of Sound</w:t>
               </w:r>
@@ -13489,51 +13489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On information maximization and blind signal deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Röbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Artificial Neural Networks (ICANN'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Edinborough, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13561,174 +13561,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphing Sound Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1998 International Conference on Neural Networks and Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphing dynamical sound models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks for Signal Processing VIII. 1998 IEEE Signal Processing Society Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Cambridge, United Kingdom. pp.409-418, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NNSP.1998.710671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NNSP.1998.710671⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02911711v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02911713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling properties of neural networks for the prediction of time series</w:t>
               </w:r>
@@ -13824,51 +13824,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer F0 model for singing voice synthesis using a B-spline representation with intuitive controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13906,51 +13906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse concaténative de la voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14102,103 +14102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation et Synthèse de la Voix Parlée et de la Voix Chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bogaards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Degottex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snorre Farner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Jacob; Stanislas Dehaene et Christine Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole et Musique, Aux Origines du Dialogue Humain</w:t>
@@ -14400,51 +14400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Singing Synthesis using an Extended Source Filter Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14782,50 +14782,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sequence-To-Sequence Voice Conversion using F0 and Time Conditioning and Adversarial Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Bous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benaroya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beyond Voice Identity Conversion: Manipulating Voice Attributes by Adversarial Learning of Structured Disentangled Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benaroya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14840,73 +14941,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Universal Neural Vocoding with a Multi-band Excited WaveNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14915,752 +15016,651 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sequence-To-Sequence Voice Conversion using F0 and Time Conditioning and Adversarial Learning</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound texture synthesis using convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caracalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Augmentation for Drum Transcription with Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GCI DETECTION FROM RAW SPEECH USING A FULLY-CONVOLUTIONAL NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SoftGAN: Learning generative models efficiently with application to CycleGAN Voice Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound texture synthesis using RI spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caracalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cohen-Hadria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing Deep Learning-Spectral Envelope Prediction Methods for Singing Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analysing Deep Learning-Spectral Envelope Prediction Methods for Singing Synthesis</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-supervised learning of glottal pulse positions in a neural analysis-synthesis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...550 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15723,51 +15723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de textures sonores à partir de statistiques temps-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caracalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15811,51 +15811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification expressive de la voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dickerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16219,51 +16219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073770v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0102" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031854" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Raumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2806745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Leary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2536481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.09.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106853v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Matusiak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-13209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.08.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Zivanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Villavicencio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Beauchamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Behles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Starke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3680963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abrassart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2025-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8386761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552964v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1676" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caracalla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287687" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2815" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018439v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Robinson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Takahashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018777v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472624" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ardaillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ren Chien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185326v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251898v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Baker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943796v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hahn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011881v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W.Y. Su" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637611" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903861v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106709v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik von Coler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161299v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Contreras" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161072v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin. Wen-Yu Su" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161297v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161260v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161259v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161312v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106388v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106511v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106761v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Chang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh," TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bogaards" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161382v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161381v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161357v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Burred" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253228v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253207v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1998.710671" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1996.548349" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sternberg-press.com/index.php?pageId=1902&amp;amp;l=en&amp;amp;bookId=795&amp;amp;sort=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569608v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555987v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457076v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438881v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457060v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457052v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458410v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dickerson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073770v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Raumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2806745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Leary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2536481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-13209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Matusiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Zivanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Villavicencio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Beauchamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Behles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Starke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3680963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2025-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abrassart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8386761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caracalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2815" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Takahashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472624" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ardaillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ren Chien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251898v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Baker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943796v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W.Y. Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik von Coler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Contreras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin. Wen-Yu Su" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161264v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Chang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh," TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161382v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bogaards" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161413v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Burred" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911713v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1998.710671" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1996.548349" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sternberg-press.com/index.php?pageId=1902&amp;amp;l=en&amp;amp;bookId=795&amp;amp;sort=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555987v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438881v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457052v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457076v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458410v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dickerson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>