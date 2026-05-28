--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -537,209 +537,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Vocoding for Singing and Speaking Voices with the Multi-Band Excited WaveNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bottleneck Auto-Encoder for F0 Transformations on Speech and Singing Voice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Bous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.103. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info13030103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info13030102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599076v1</w:t>
+                <w:t xml:space="preserve">hal-03599085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bottleneck Auto-Encoder for F0 Transformations on Speech and Singing Voice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Vocoding for Singing and Speaking Voices with the Multi-Band Excited WaveNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.102. </w:t>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/info13030102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info13030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599085v1</w:t>
+                <w:t xml:space="preserve">hal-03599076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du style vocal et modélisation pour la synthèse de chant expressif : l’exemple d’Édith Piaf</w:t>
               </w:r>
@@ -5071,217 +5071,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sound texture synthesis using Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caracalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The IRiMaS Software: Integrating interactive listening and play into musicological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keitaro Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465938v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02436259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving singing voice separation using Deep U-Net and Wave-U-Net with data augmentation</w:t>
               </w:r>
@@ -6303,57 +6303,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Source/Filter Model with Adaptive Constraints for NMF-based Speech Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Liuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation des paramètres de contrôle pour la synthèse de voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,165 +6476,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA / VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFA, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352278v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01294681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de textures sonores par imposition de statistiques temps-fréquence</w:t>
               </w:r>
@@ -9845,50 +9845,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Segmental Spectro-Temporal Model of Musical Timbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Shape-Invariant Phase Vocoder for Speech Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiple-F0 Estimation For MIREX 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9897,1760 +10048,1609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMIR/MIREX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Utrecht, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Physics and Perception: Signal Models for High Level Audio Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Graz, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Shape-Invariant Phase Vocoder for Speech Transformation</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape-invariant speech transformation with the phase vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterSpeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.2146-2149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying improved spectral modeling for High Quality voice conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Villavicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Taipei, Taïwan. pp.4285-4288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation du filtre du conduit-vocal adaptée à un modèle d'excitation mixte pour la transformation et la synthèse de la voix.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio, JJCAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural transformation of type and nature of the voice for extending vocal repertoire in high-fidelity applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 35th International AES Conference (Audio for Games)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Londres, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-F0 Estimation for MIREX 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMIR/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kyoto, Japan. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape parameter estimate for a glottal model without time position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Speech and Computer, SPECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St-Petersbourg, Russia. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glottal Closure Instant detection from a glottal shape estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Degottex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Speech and Computer, SPECOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St-Petersbourg, Russia. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset detection by means of transient peak classification in harmonic bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIREX/ISMIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Kobe, Japan. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The expected amplitude of overlapping partials of harmonic sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Taipei, Taiwan. pp.3169-3172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the SDIF Sound Description Interchange Format for Audio Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Burred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Emanuele Cella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NA, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-F0 tracking based on a high-order HMM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin W.Y. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx-08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Espoo, Finland. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voice transformation and speech synthesis for video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snorre Farner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Veaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Game Developers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On sinusoidal modeling of nonstationary signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speech to chant transformation with the phase vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Fineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Antwerpe, Belgium. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset Detection in Polyphonic Signals by means of Transient Peak Classification - Version 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music Information Retrieval Evaluation eXchange (MIREX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter Estimation for linear AM/FM sinusoids using frequency domain demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, NA, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequency slope estimation and its application for non-stationary sinusoidal parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Graz, Austria. pp.1-1</w:t>
-[...1569 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bordeaux, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -11744,57 +11744,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive noise level estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Int. Conf. on Digital Audio Effects (DAFx'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, NA, France. pp.145-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive noise level estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Computer Music and Audio Technology (WOCMAT'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of partial parameters for non stationary sinusoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, New Orleans, United States. pp.167-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Accurate Timbre Model for Musical Instruments and its Application to Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Burred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11809,1123 +12042,890 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Learning the Semantics of Audio Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Athens, Greece. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Adaptive noise level estimation</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple F0 tracking in solo recordings of monodic instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Conf. on Digital Audio Effects (DAFx'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, NA, France. pp.145-148</w:t>
+              <w:t xml:space="preserve">120th AES Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, NA, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset Detection in Polyphonic Signals by means of Transient Peak Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computer Music and Audio Technology (WOCMAT'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Taipei, Taiwan. pp.1-1</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Information Retrieval/MIREX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interface for analysis-driven sound processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bogaards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AES 119th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, New York, United States. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real Time Signal Transposition with Envelope Preservation in the Phase Vocoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.672-675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onset Detection in Polyphonic Signals by means of Transient Peak Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIREX Online Proceedings (ISMIR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, London, United Kingdom. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Spectral Envelope Estimation and its application to pitch shifting and envelope preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Madrid, Spain. pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signal decomposition by means of classification of spectral peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Zivanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, New Orleans, United States. pp.167-170</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.446-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multiple F0 tracking in solo recordings of monodic instruments</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new score function for joint evaluation of multiple F0 hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunghsin Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">120th AES Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, NA, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">International Conf. on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Naples, Italy. pp.234-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical principles driven joint evaluation of multiple F0 hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunghsin Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Information Retrieval/MIREX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Victoria, Canada. pp.1-1</w:t>
+              <w:t xml:space="preserve">ISCA Tutorial and Research Workshop on Statistical and Perceptual Audio Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Jeju, South Korea. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">An interface for analysis-driven sound processing</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound Analysis and Processing with AudioSculpt 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bogaards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Zivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.446-449</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Miami, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161198v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01161167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to spectral peak classification</w:t>
               </w:r>
@@ -14782,50 +14782,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond Voice Identity Conversion: Manipulating Voice Attributes by Adversarial Learning of Structured Disentangled Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Benaroya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sequence-To-Sequence Voice Conversion using F0 and Time Conditioning and Adversarial Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Bous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14853,145 +14941,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569597v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-03569608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Universal Neural Vocoding with a Multi-band Excited WaveNet</w:t>
               </w:r>
@@ -16219,51 +16219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073770v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Raumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2806745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Leary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2536481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-13209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Matusiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Zivanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Villavicencio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Beauchamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Behles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Starke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3680963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2025-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abrassart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8386761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caracalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2815" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Takahashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472624" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ardaillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294681v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ren Chien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251898v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Baker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943796v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W.Y. Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik von Coler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Contreras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin. Wen-Yu Su" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161264v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Chang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh," TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161382v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bogaards" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161413v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Burred" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161313v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161362v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911713v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1998.710671" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1996.548349" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sternberg-press.com/index.php?pageId=1902&amp;amp;l=en&amp;amp;bookId=795&amp;amp;sort=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569597v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569608v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555987v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438881v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457052v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457076v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458410v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dickerson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Germier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Madlener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Teytaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13031854" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073770v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2022.0102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benaroya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Bous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chabot-Canet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.8268" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soladie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Bouafif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2811465" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01722004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Liuni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Raumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2018.2806745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Degottex" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111381v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2587218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean O'Leary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2536481" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464715v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2016.2580302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Mitsufuji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel R&#246;bel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2013.09.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106791v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanchantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2012.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/Music_Tec-13209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Matusiak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Burred" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Zivanovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Villavicencio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2006.11.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Wright" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Beauchamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fitz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Behles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Starke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3680963" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;fossez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odor Lemerle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Guichoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2025-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abrassart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04808745v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221612v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8386761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7092602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10940" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-1676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287687" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ferro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R&#246;th" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136904v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053089" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929245v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caracalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2815" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903122" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Robinson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keitaro Takahashi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clarke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cohen-Hadria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8902810" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01795649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacques" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018787v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aknin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472624" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Laburthe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ardaillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ren Chien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178791" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185324v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pons Puig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251898v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107156v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex R. Baker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943796v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bachman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00943799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamare" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hsiang Liao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin W.Y. Su" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6637611" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865683v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011882v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106709v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170636v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salomon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161299v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106646v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik von Coler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Maller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Contreras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin. Wen-Yu Su" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Veaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Burred" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinzierl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161264v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161278v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106511v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106356v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161315v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161312v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Emanuele Cella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chen Chang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunghsin Yeh," TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161441v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106761v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161382v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Fineberg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161383v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bogaards" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161413v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Burred" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161357v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161334v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161169v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161168v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161125v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161124v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161140v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253207v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253228v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253211v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19991193" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911713v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911711v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1998.710671" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911724v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NNSP.1996.548349" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464848v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251892v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sternberg-press.com/index.php?pageId=1902&amp;amp;l=en&amp;amp;bookId=795&amp;amp;sort=" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01482205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bindi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Demerl&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Diaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Golvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569608v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03569597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555987v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457067v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438881v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457060v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457052v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457072v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457076v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137135v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462013v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458410v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dickerson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01969313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>