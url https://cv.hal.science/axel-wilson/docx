--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphone-assisted plasmonic biosensors for rapid on-site detection of foodborne pathogens and allergens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operando X‐ray Absorption Study of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐supported Au, Cu, and Au–Cu Catalysts for Butadiene Selective Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nassereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ait Mammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">Laurent Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Miche</w:t>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kuntzel</w:t>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
+                <w:t xml:space="preserve">Camille La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 291, pp.127864. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (13), pp.e202500379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977805v1</w:t>
+                <w:t xml:space="preserve">hal-05068934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando X‐ray Absorption Study of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;‐supported Au, Cu, and Au–Cu Catalysts for Butadiene Selective Hydrogenation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smartphone-assisted plasmonic biosensors for rapid on-site detection of foodborne pathogens and allergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delannoy</w:t>
+                <w:t xml:space="preserve">Walid Ait Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carrier</w:t>
+                <w:t xml:space="preserve">Antoine Miche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Louis</w:t>
+                <w:t xml:space="preserve">Thomas Kuntzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille La Fontaine</w:t>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (13), pp.e202500379. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.127864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068934v1</w:t>
+                <w:t xml:space="preserve">hal-04977805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ photo-electrochemical investigation using surface X-ray diffraction: from ultra-high vacuum to solid/electrolyte interfaces</w:t>
               </w:r>
@@ -815,51 +815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaous Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Boujday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Méthivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Boujday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1034,364 +1034,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of a Magneto-Plasmonic Sandwich Biosensor for Integration within Microfluidic Devices</w:t>
+                <w:t xml:space="preserve">Structure of the Surface Region of Stainless Steel: Bulk and Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Soroush</w:t>
+                <w:t xml:space="preserve">Debi Garai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Ait Ait Mammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">Ilaria Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedayatollah Ghourchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Salmain</w:t>
+                <w:t xml:space="preserve">Carlo Meneghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios12100799⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 259 (4), pp.2100513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202100513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814285v1</w:t>
+                <w:t xml:space="preserve">hal-03821005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Surface Region of Stainless Steel: Bulk and Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debi Garai</w:t>
+                <w:t xml:space="preserve">Design and Optimization of a Magneto-Plasmonic Sandwich Biosensor for Integration within Microfluidic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Soroush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ait Ait Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carla</w:t>
+                <w:t xml:space="preserve">Hedayatollah Ghourchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Salmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 259 (4), pp.2100513. </w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202100513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bios12100799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821005v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the onset of galvanic steel corrosion in situ using thin films: film preparation, characterization and application to pitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debi Garai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Solokha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,103 +1442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of Steel Film by Hydrogen Absorption at Cathodic Potential in Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debi Garai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladyslav Solokha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Meneghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 257 (6), pp.2000055. </w:t>
@@ -1704,559 +1704,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Splitting on Ti-Oxide-Terminated SrTiO 3 (001)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-induced selective re-orientation of Au-Cu nanoparticles on TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duncan</w:t>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pardeep Thakur</w:t>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01730⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.752-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR07645F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375426v1</w:t>
+                <w:t xml:space="preserve">hal-01971706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-induced selective re-orientation of Au-Cu nanoparticles on TiO 2 (110)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Splitting on Ti-Oxide-Terminated SrTiO 3 (001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Solokha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debi Garai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Borensztein</w:t>
+                <w:t xml:space="preserve">David Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Pardeep Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.752-761. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (28), pp.17232-17238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR07645F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971706v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective attenuation length of keV photoelectrons in silicon measured by transmission through thin membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladyslav Solokha</w:t>
+                <w:t xml:space="preserve">Water Dissociates at the Aqueous Interface with Reduced Anatase TiO2 (101)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immad Nadeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Lin Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">Jon Treacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Hingerl</w:t>
+                <w:t xml:space="preserve">Sencer Selcuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Zegenhagen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 225, pp.28-35. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.3131-3136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436943v1</w:t>
+                <w:t xml:space="preserve">hal-01812721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dissociates at the Aqueous Interface with Reduced Anatase TiO2 (101)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Immad Nadeem</w:t>
+                <w:t xml:space="preserve">Effective attenuation length of keV photoelectrons in silicon measured by transmission through thin membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladyslav Solokha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Treacy</w:t>
+                <w:t xml:space="preserve">Tien-Lin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sencer Selcuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+                <w:t xml:space="preserve">Kurt Hingerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeel Hussain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jörg Zegenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (11), pp.3131-3136. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812721v1</w:t>
+                <w:t xml:space="preserve">hal-03436943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Hydroxyls on Anatase TiO$_2$ (101) by Water Dissociation in Oxygen Vacancies</w:t>
               </w:r>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi L Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Zegenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (2), pp.834-839. </w:t>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Si ultrathin films on silver surfaces: Evidence of an Ag(110) reconstruction induced by Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05517736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Azimov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04977805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait Mammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuntzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127864" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoming Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Hur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Soroush" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait Ait Mammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedayatollah Ghourchian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100799" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debi Garai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Carlomagno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meneghini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Solokha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mellor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Pang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccherozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duncan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Thakur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01730" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Lin Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zegenhagen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad M Nadeem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Harrison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L Pang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06955" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066469" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05517736v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Azimov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sayag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Guibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202600006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille La Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04977805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait Mammar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Miche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kuntzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salmain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoming Sun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Ben Romdhane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c05872" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Hur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debi Garai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Carlomagno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meneghini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202100513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Soroush" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait Ait Mammar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedayatollah Ghourchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12100799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Solokha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202000055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mellor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Pang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maccherozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5135760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Borensztein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR07645F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duncan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardeep Thakur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Lin Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hingerl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Zegenhagen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2018.03.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad M Nadeem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George T Harrison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L Pang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06955" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lelaidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.121411" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066469" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>