--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -198,3655 +198,3789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Quadrupolar Resonance Structural Characterization of Halide Perovskites and Perovskitoids: A Roadmap from Electronic Structure Calculations for Lead–Iodide-Based Compounds</w:t>
+                <w:t xml:space="preserve">NO photoswitches: a single photoinduced linkage isomer in diamagnetic {MNO}8 complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Quarti</w:t>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Gautier</w:t>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marios Zacharias</w:t>
+                <w:t xml:space="preserve">Asma Hasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Katan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (1), pp.278-291. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55 (12), pp.4821-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c09877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6DT00116E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861798v1</w:t>
+                <w:t xml:space="preserve">hal-05557702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
+                <w:t xml:space="preserve">Nuclear Quadrupolar Resonance Structural Characterization of Halide Perovskites and Perovskitoids: A Roadmap from Electronic Structure Calculations for Lead–Iodide-Based Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+                <w:t xml:space="preserve">Claudio Quarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+                <w:t xml:space="preserve">Régis Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
+                <w:t xml:space="preserve">Marios Zacharias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Katan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (1), pp.278-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c09877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634458v1</w:t>
+                <w:t xml:space="preserve">hal-04861798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimental validation of a SoC-FPGA based compact NQR Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local force constants and charges of the nitrosyl ligand in photoinduced NO linkage isomers in a prototypical ruthenium nitrosyl complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
+                <w:t xml:space="preserve">Krzysztof Konieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tim.2024.3374319⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15255-15267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519770v1</w:t>
+                <w:t xml:space="preserve">hal-04634458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the competition between photoisomerization and photothermy in biomimetic cyclocurcumin analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and experimental validation of a SoC-FPGA based compact NQR Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114583⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tim.2024.3374319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960769v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+                <w:t xml:space="preserve">Tuning the competition between photoisomerization and photothermy in biomimetic cyclocurcumin analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pecourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Losantos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jésus Raya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Palin</w:t>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 439, pp.114583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752697v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoisomerization of Arylidene Heterocycles: Toward the Formation of Fused Heterocyclic Quinolines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Photo-NMR Study on Light-Induced Nitrosyl Linkage Isomers Uncovers Their Structural, Electronic, and Diamagnetic Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennadiy Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cortelazzo-Polisini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00748⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (10), pp.4474-4483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c05564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826852v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoisomerization of Arylidene Heterocycles: Toward the Formation of Fused Heterocyclic Quinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cortelazzo-Polisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hans Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+                <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (15), pp.9699-9713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.2c00748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405097v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209728v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into cyclocurcumin cis–trans isomerization: Kinetics in solution and in the presence of silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Angelini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116000⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.110922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209733v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An insight into cyclocurcumin cis–trans isomerization: Kinetics in solution and in the presence of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pécourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Gasbarri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 333, pp.116000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.116000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560219v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gueddida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Deligey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">El-E. Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898701v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ follow-up of hybrid alginate–silicate microbeads formation by linear rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Deligey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda B. Haffner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP00073E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b05655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850646v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluidity does not explain how solvents act on the middle-ear reflex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ follow-up of hybrid alginate–silicate microbeads formation by linear rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda B. Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Wathier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Élodie Bonfanti</w:t>
+                <w:t xml:space="preserve">Bruno Medronho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (17), pp.11819 - 11825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP00073E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271202v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th. Woike</w:t>
+                <w:t xml:space="preserve">Membrane fluidity does not explain how solvents act on the middle-ear reflex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Wathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Nunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122927v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windowed R-PDLF recoupling: a flexible and reliable tool to characterize molecular dynamics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+                <w:t xml:space="preserve">Structure determination of molecular nanocomposites by combining pair distribution function analysis and solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-Y. Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Th. Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.06.017⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11470A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01321571v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windowed R-PDLF recoupling: a flexible and reliable tool to characterize molecular dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Simorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 234, pp.154-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2013.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520989v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses of 13C2-labelled 11Z-retinals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of guest molecules confined in a mesoporous silica matrix: Complementary NMR and PDF characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ying Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Mclean</w:t>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Malcom Levitt</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.07.092⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031654v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Penetration and Photoisomerization in Rhodopsin studied by Numerical Simulations and Double-Quantum Solid-State NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses of 13C2-labelled 11Z-retinals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Concistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Concistrè</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
+                <w:t xml:space="preserve">Malcom Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja809878c⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (43), pp.8404-8410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.07.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031681v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interpretation of 13C chemical shifts in bathorhodopsin, a functional intermediate of a G-protein coupled receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Light Penetration and Photoisomerization in Rhodopsin studied by Numerical Simulations and Double-Quantum Solid-State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Concistrè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neville Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildefonso Marín-Montesinos</w:t>
+                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1788 (6), pp.1350-1357. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (17), pp.6133-6140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja809878c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031665v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Towards an interpretation of 13C chemical shifts in bathorhodopsin, a functional intermediate of a G-protein coupled receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neville Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marín-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1788 (6), pp.1350-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031576v1</w:t>
+                <w:t xml:space="preserve">hal-03031665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of internuclear couplings in the solid-state NMR of multiple-spin systems. Selective spin echoes and off-magic-angle sample spinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Mamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Marin Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 456 (1-3), pp.116-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical theory of γ-encoded double-quantum recoupling sequences in solid-state nuclear magnetic resonance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neville Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard C.D. Brown</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 186 (1), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (32), pp.10490-10491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2007.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03031693v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Measurements of 13 C− 13 C J -Couplings in the Rhodopsin Chromophore by Double-Quantum Solid-State NMR Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Analytical theory of γ-encoded double-quantum recoupling sequences in solid-state nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pileio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Concistrè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neville Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gian Carlo Antonioli</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C.D. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja0581604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 186 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2007.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906887v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated dipolar recoupling in solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Carravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 432 (4-6), pp.572-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIL-50, an Open-Framework GaPO with a Periodic Pattern of Small Water Ponds and Dry Rubidium Atoms: a Combined XRD, NMR, and Computational Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Measurements of 13 C− 13 C J -Couplings in the Rhodopsin Chromophore by Double-Quantum Solid-State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai Cheu Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Beitone</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Henry</w:t>
+                <w:t xml:space="preserve">Gian Carlo Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 125 (7), pp.1912-1922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja029072b⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128 (12), pp.3878 - 3879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0581604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03031705v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order−Disorder in the Super-Sodalite Zn 3 Al 6 (PO 4 ) 12 , 4 t ren , 17H 2 O (MIL-74): A Combined XRD−NMR Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">MIL-50, an Open-Framework GaPO with a Periodic Pattern of Small Water Ponds and Dry Rubidium Atoms: a Combined XRD, NMR, and Computational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Beitone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (7), pp.1912-1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja029072b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order−Disorder in the Super-Sodalite Zn 3 Al 6 (PO 4 ) 12 , 4 t ren , 17H 2 O (MIL-74): A Combined XRD−NMR Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Beitone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Huguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 125 (30), pp.9102-9110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja0294818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3856,344 +3990,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception numérique, vérification fonctionnelle et validation expérimentale d'un spectromètre RQN compact à base d'un SoC-FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième école technologique du réseau des électroniciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoC-FPGA based compact NQR Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photoswitching properties of bioinspired dissymmetric gamma-pyrone, analogue of cyclocurcumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pecourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Losantos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO 58</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4203,573 +4337,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW Co-Design and test of a SoC-FPGA based NQR Compact Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-SoC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convenient synthesis of substituted thiazolo [4,5-b] quinolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cortelazzo-Polisini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOSS XVII 17th Belgian Organic Synthesis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System on Chip based compact NQR Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2021 du GDR-SOC2 du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water dynamics in a mesoporous bioactive glass studied by NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bchellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Dorbez-Sridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromar 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4779,130 +4913,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUCLEAR QUADRUPOLE RESONANCE SPECTROMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grandclaude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 4443184 A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4912,131 +5046,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System on Chip based compact NQR Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5104,51 +5238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA3F22D"/>
+    <w:nsid w:val="73E76D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>