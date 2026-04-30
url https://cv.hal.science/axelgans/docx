--- v1 (2026-04-03)
+++ v2 (2026-04-30)
@@ -1119,291 +1119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
+                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+                <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Woike</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Jawhar Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.110922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405097v1</w:t>
+                <w:t xml:space="preserve">hal-03209728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawhar Jelassi</w:t>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gardiennet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 316, pp.110922. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209728v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into cyclocurcumin cis–trans isomerization: Kinetics in solution and in the presence of silver nanoparticles</w:t>
               </w:r>
@@ -1500,377 +1500,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
+                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Ajili</w:t>
+                <w:t xml:space="preserve">Y. Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">S. Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-E. Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013898v1</w:t>
+                <w:t xml:space="preserve">hal-02560219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gueddida</w:t>
+                <w:t xml:space="preserve">Widad Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bouizi</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellouard</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-E. Bendeif</w:t>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560219v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deligey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Medronho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
@@ -2968,337 +2968,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of internuclear couplings in the solid-state NMR of multiple-spin systems. Selective spin echoes and off-magic-angle sample spinning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marin Montesinos</w:t>
+                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (32), pp.10490-10491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031687v1</w:t>
+                <w:t xml:space="preserve">hal-03031576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Concistrè</w:t>
+                <w:t xml:space="preserve">Estimation of internuclear couplings in the solid-state NMR of multiple-spin systems. Selective spin echoes and off-magic-angle sample spinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pileio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456 (1-3), pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031576v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical theory of γ-encoded double-quantum recoupling sequences in solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,90 +3413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated dipolar recoupling in solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Carravetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 432 (4-6), pp.572-578. </w:t>
@@ -3998,217 +3998,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception numérique, vérification fonctionnelle et validation expérimentale d'un spectromètre RQN compact à base d'un SoC-FPGA</w:t>
+                <w:t xml:space="preserve">SoC-FPGA based compact NQR Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième école technologique du réseau des électroniciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR-SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748416v1</w:t>
+                <w:t xml:space="preserve">hal-04661977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoC-FPGA based compact NQR Spectrometer</w:t>
+                <w:t xml:space="preserve">Conception numérique, vérification fonctionnelle et validation expérimentale d'un spectromètre RQN compact à base d'un SoC-FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Kachkachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-SoC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quatrième école technologique du réseau des électroniciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661977v1</w:t>
+                <w:t xml:space="preserve">hal-04748416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photoswitching properties of bioinspired dissymmetric gamma-pyrone, analogue of cyclocurcumin</w:t>
               </w:r>
@@ -4440,256 +4440,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convenient synthesis of substituted thiazolo [4,5-b] quinolines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOSS XVII 17th Belgian Organic Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium. </w:t>
+              <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975258v1</w:t>
+                <w:t xml:space="preserve">hal-04889096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo Woike</w:t>
+                <w:t xml:space="preserve">Convenient synthesis of substituted thiazolo [4,5-b] quinolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cortelazzo-Polisini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Crystallography Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Versailles, France. 78 (a2), pp.e762-e762, 2022</w:t>
+              <w:t xml:space="preserve">BOSS XVII 17th Belgian Organic Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889096v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System on Chip based compact NQR Spectrometer</w:t>
               </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water dynamics in a mesoporous bioactive glass studied by NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bchellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E76D05"/>
+    <w:nsid w:val="3A2A7A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>