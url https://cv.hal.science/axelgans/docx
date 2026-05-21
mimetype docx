--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1119,291 +1119,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
+                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
+                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
+                <w:t xml:space="preserve">Theo Woike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawhar Jelassi</w:t>
+                <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209728v1</w:t>
+                <w:t xml:space="preserve">hal-03405097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced linkage isomers in a model ruthenium nitrosyl complex: Identification and assignment of vibrational modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential scanning calorimetry and NMR study of water confined in a mesoporous bioactive glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem A Mikhailov</w:t>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Woike</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmüller</w:t>
+                <w:t xml:space="preserve">Jawhar Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schaniel</w:t>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennadiy A Kostin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Gardiennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 263, pp.120217. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 316, pp.110922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2021.120217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405097v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight into cyclocurcumin cis–trans isomerization: Kinetics in solution and in the presence of silver nanoparticles</w:t>
               </w:r>
@@ -1500,377 +1500,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
+                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berro</w:t>
+                <w:t xml:space="preserve">Widad Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gueddida</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bouizi</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bellouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-E. Bendeif</w:t>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560219v1</w:t>
+                <w:t xml:space="preserve">hal-03013898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Heterogeneities within the Disordered Mineral domains of Aragonite Platelets in nacre from the European Abalone Haliotis tuberculata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imprinting isolated single iron atoms onto mesoporous silica by templating with metallosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Ajili</w:t>
+                <w:t xml:space="preserve">S. Gueddida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Y. Bouizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Gansmuller</w:t>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">El-E. Bendeif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (26), pp.14118-14130. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 573, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c00280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.03.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013898v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Structural and Dynamical Models of a Confined Sodium Nitroprusside Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Deligey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelatif Doudouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Marande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (38), pp.21883 - 21890. </w:t>
@@ -1947,51 +1947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Medronho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (48), pp.26132-26141. </w:t>
@@ -2968,337 +2968,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Concistrè</w:t>
+                <w:t xml:space="preserve">Estimation of internuclear couplings in the solid-state NMR of multiple-spin systems. Selective spin echoes and off-magic-angle sample spinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pileio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Mamone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marin Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456 (1-3), pp.116-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031576v1</w:t>
+                <w:t xml:space="preserve">hal-03031687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of internuclear couplings in the solid-state NMR of multiple-spin systems. Selective spin echoes and off-magic-angle sample spinning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ildefonso Marin Montesinos</w:t>
+                <w:t xml:space="preserve">Double-Quantum 13 C Nuclear Magnetic Resonance of Bathorhodopsin, the First Photointermediate in Mammalian Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neville Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildefonso Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (32), pp.10490-10491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja803801u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2008.03.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03031687v1</w:t>
+                <w:t xml:space="preserve">hal-03031576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical theory of γ-encoded double-quantum recoupling sequences in solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Concistrè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,90 +3413,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated dipolar recoupling in solid-state nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildefonso Marin-Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Carravetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pileio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 432 (4-6), pp.572-578. </w:t>
@@ -4446,90 +4446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocrystallographic studies on linkage isomers using an ensemble of complementary methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Woike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gansmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water dynamics in a mesoporous bioactive glass studied by NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Rjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bchellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2A7A7C"/>
+    <w:nsid w:val="3AC8A11B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelgans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1156-8430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240964632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111157581683733781259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-6984-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikhailov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hasil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Kostin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6DT00116E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Quarti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Zacharias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gansmuller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Katan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09877" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Konieczny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01374c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Kachkachi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rabah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3374319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pecourneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Losantos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114583" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Palin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c05564" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03826852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cortelazzo-Polisini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hans Gansm&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.2c00748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem A Mikhailov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Woike" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schaniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy A Kostin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2021.120217" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Rjiba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Jelassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gardiennet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110922" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Angelini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gasbarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.116000" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03013898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ajili" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c00280" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueddida" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouizi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-E. Bendeif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.03.095" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Deligey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Doudouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b05655" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01850646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Haffner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Medronho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00073E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wathier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Venet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nunge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Bonfanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3TXDGD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Bendeif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansmuller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-Y. Hsieh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Woike" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11470A" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01321571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2013.06.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V15G1F9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ying Hsieh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45347b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Mclean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Levitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.07.092" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Concistr&#232;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Johannessen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja809878c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Mar&#237;n-Montesinos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031687v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pileio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Mamone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin Montesinos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2008.03.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNMSDRGT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803801u" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C.D. Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2007.01.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG5ZGKSC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso Marin-Montesinos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carravetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5W6B36R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906887v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Cheu Lai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Verhoeven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Antonioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0581604" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Beitone" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja029072b" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K1P1GJR4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031703v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Huguenard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0294818" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TXJ5K31L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04474343v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pecourneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Losantos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04889096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kostin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02271927v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bchellaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Dorbez-Sridi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747947v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grandclaude" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>