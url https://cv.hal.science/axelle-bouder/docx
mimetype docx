--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0007-8730-3125</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tLx9psgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,404 +173,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vimenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFBBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Cell Wall Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Asilomar, Californie, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trafic Cellulaire des prolamines de blé dans des cellules de tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAINES 2011 : 3. colloque national du réseau français de biologie des graines sous l'égide de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -559,949 +580,949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Linkage Glucan Is the Main Carbohydrate Source and Starch Is an Alternative Source during Brachypodium Grain Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le-Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (7), pp.6821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TaCslA12 gene expressed in the wheat grain endosperm synthesizes wheat-like mannan when expressed in yeast and Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 302, pp.110693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2020.110693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BdERECTA controls vasculature patterning and phloem-xylem organization in Brachypodium distachyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaori Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Antelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-021-02970-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall Proteome of Wheat Grain Endosperm and Outer Layers at Two Key Stages of Early Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geairon Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouder Axelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larré Colette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21010239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional exploration of &amp;lt;em&amp;gt;Pseudoalteromonas atlantica&amp;lt;/em&amp;gt; as a source of hemicellulose-active enzymes: Evidence for a GH8 xylanase with unusual mode of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayani Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 127, pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of wheat low-molecular-weight glutenin and alpha-gliadin trafficking in tobacco cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.89 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00299-012-1343-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic trafficking of wheat gamma-gliadin and of its structural domains in tobacco cells, studied with fluorescent protein fusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Francin-Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant-Gourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (13), pp.4507 - 4520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/err159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1511,668 +1532,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELUCIDATION OF THE STRUCTURE AND BIOSYNTHESIS OF WHEAT GRAIN MANNAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Wall Biology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does mannan interact with arabinogalactan proteins and impact wheat endosperm development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Verhertbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolamins trafficking study in tobacco cells, studied with fluorescent fusion protéins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Allami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imogen Sparkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Meeting « Molecular Farming » FA0804</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vertébrés terrestres ont-ils joué un rôle dans l'épidémie du Chikungunya dans l'Océan Indien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Desvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Punelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Chikungunya et autres arboviroses émergentes en milieu tropical"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Saint-Pierre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2240,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3CCE6A9"/>
+    <w:nsid w:val="33952616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-bouder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8730-3125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Punelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-bouder" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8730-3125" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tLx9psgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verhertbruggen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Bouder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wilkinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francin-Allami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geairon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigouroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110693" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antelme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02970-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherkaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geairon Audrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouder Axelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larr&#233; Colette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayani Ray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2019.04.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1343-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCA134AECF1780CBE573E69C07CC79C2F8D983EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavenant-Gourgon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811552v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Desvars" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Punelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>