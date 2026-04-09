--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -252,51 +252,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
+                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -327,106 +327,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658044v1</w:t>
+                <w:t xml:space="preserve">hal-04839635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
+                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -457,372 +457,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
+              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839635v1</w:t>
+                <w:t xml:space="preserve">hal-04658044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
+                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mialon</w:t>
+                <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1515-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749096v1</w:t>
+                <w:t xml:space="preserve">hal-04417071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+                <w:t xml:space="preserve">Nicolas Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Capodanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.1515-1528. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.133856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417071v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -990,51 +990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of micropollutants toxicity by using a modified Saccharomyces cerevisiae model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1075,338 +1075,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Utilization of Linear Polylysine Coupled with Mechanic Forces to Extract Microbial DNA from Different Matrices</w:t>
+                <w:t xml:space="preserve">Émissions odorantes du procédé de méthanisation : impact des matières entrantes et des conditions opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia François</w:t>
+                <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Martinez</w:t>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Faye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Marion Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8121901⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 19, Supplément 1, pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043809v1</w:t>
+                <w:t xml:space="preserve">hal-02612919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions odorantes du procédé de méthanisation : impact des matières entrantes et des conditions opérationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Utilization of Linear Polylysine Coupled with Mechanic Forces to Extract Microbial DNA from Different Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desprès</w:t>
+                <w:t xml:space="preserve">Clement Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+                <w:t xml:space="preserve">Nathalie Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Volume 19, Supplément 1, pp.7-10. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8121901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612919v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Stir Bar Sorptive Extraction and Solid Phase Microextraction of Volatile and Semi-Volatile Metabolite Profile of Staphylococcus Aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,77 +1730,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple stir bar sorptive extraction combined with gas chromatography-mass spectrometry analysis for a tentative identification of bacterial volatile and/or semi-volatile metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1886,64 +1886,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68, pp.79-84. </w:t>
@@ -1981,51 +1981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the automated multiplex PCR Unyvero implant and tissue infections system in the management of diabetic foot osteomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,64 +2275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental concentration of nonylphenol alters the development of urogenital and visceral organs in avian model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,303 +3334,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilot-scale evaluation the enological traits of a novel, aromatic wine yeast strain obtained by adaptive evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernoit Roig</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.06.064⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.332-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878118v1</w:t>
+                <w:t xml:space="preserve">hal-00878453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale evaluation the enological traits of a novel, aromatic wine yeast strain obtained by adaptive evolution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+                <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caillé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.157-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878453v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary engineered Saccharomyces cerevisiae wine yeast strains with increased in vivo flux through the pentose phosphate pathway</w:t>
               </w:r>
@@ -3739,256 +3739,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Saccharomyces cerevisiae zinc factor protein Stb5p is required as a basal regulator of the pentose phosphate pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.819-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2010.00672.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195430v1</w:t>
+                <w:t xml:space="preserve">hal-02668872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Saccharomyces cerevisiae zinc factor protein Stb5p is required as a basal regulator of the pentose phosphate pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différentes stratégies microbiologiques et technologiques de production de vin à teneur réduite en alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668872v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization of strains lacking PGI1 and expressing a transhydrogenase suggests differences in the pentose phosphate capacity among Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -4343,103 +4343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du largage d'un liquide depuis un bombardier d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Stoukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,247 +4799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical and odorous atmospheric emissions from the methanisation process: Impact of raw materials and operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t>
+              <w:t xml:space="preserve">ACE 2019 - Air and Waste Management Association's 112th Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691374v1</w:t>
+                <w:t xml:space="preserve">hal-02442720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and odorous atmospheric emissions from the methanisation process: Impact of raw materials and operating conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction du séminaire : Lancement du projet MSH-SUD ImSERT, organisé par le laboratoire Chrome à l'Université de Nîmes, 23 Mai 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE 2019 - Air and Waste Management Association's 112th Annual Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du projet MSH-SUD ImSERT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Olivier; Luc Malhautier; Axelle Cadière; Laboratoire CHROME (Université de Nîmes), May 2019, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442720v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of wine yeast strains using adaptive evolution</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6246,103 +6246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the aerial drops of the Canadair CL-415 and the Dash-8 airtankers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Stoukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domingos Xavier Viegas; Luís Mário Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, pp.1719-1724, 2022, 978-989-26-2297-2. </w:t>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines; IMT Mines Ales; Chrome; Olentica. 2019, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>