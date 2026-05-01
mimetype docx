--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -5409,51 +5409,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -5461,129 +5461,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hybrid Symposium, Qatar. 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097903v1</w:t>
+                <w:t xml:space="preserve">hal-04199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t>
+                <w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -5591,83 +5569,105 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199308v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode automatique de suivi de la croissance de Borrelia burgdorferi</w:t>
               </w:r>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>