--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -252,51 +252,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
+                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -327,106 +327,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
+              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839635v1</w:t>
+                <w:t xml:space="preserve">hal-04658044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Effective are Tabletop Role-Playing (Serious) Games in Understanding and Validating the Predictive Capabilities of Disaster Response Agent-based Models?</w:t>
+                <w:t xml:space="preserve">An agent-based simulation study on the effect of ambulance dispatch policies on patient mortality in hospital systems: a disaster response test case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -457,372 +457,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wade Schuette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Multidisciplinary Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (4), pp.49-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Emergency Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.25-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54536/ajmri.v3i4.2937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJEM.2024.143325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658044v1</w:t>
+                <w:t xml:space="preserve">hal-04839635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Calbrix</w:t>
+                <w:t xml:space="preserve">Nicolas Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Capodanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.133856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417071v1</w:t>
+                <w:t xml:space="preserve">hal-03749096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approaches in food authenticity: a review that showcases biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of aerial liquid drops of Canadair CL-415 and Dash-8 airtankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Calbrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mialon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Capodanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.133856. </w:t>
+              <w:t xml:space="preserve">International Journal of Wildland Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1515-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/WF22147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749096v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Coriolis Micro Air Sampling to Detect Volatile and Semi-Volatile Organic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -990,51 +990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of micropollutants toxicity by using a modified Saccharomyces cerevisiae model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental concentration of nonylphenol alters the development of urogenital and visceral organs in avian model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3334,303 +3334,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale evaluation the enological traits of a novel, aromatic wine yeast strain obtained by adaptive evolution.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Caillé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98, pp.157-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.06.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878453v1</w:t>
+                <w:t xml:space="preserve">hal-00878118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory exercise on antibiotic drugs analysis in aqueous samples.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Brogat</w:t>
+                <w:t xml:space="preserve">Pilot-scale evaluation the enological traits of a novel, aromatic wine yeast strain obtained by adaptive evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mompelat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soline Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.332-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2012.06.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary engineered Saccharomyces cerevisiae wine yeast strains with increased in vivo flux through the pentose phosphate pathway</w:t>
               </w:r>
@@ -4343,103 +4343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du largage d'un liquide depuis un bombardier d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5409,51 +5409,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t>
+                <w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -5461,107 +5461,129 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199308v1</w:t>
+                <w:t xml:space="preserve">hal-04097903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Disaster Response In the Oil and Gas Industry: Modelling and Implementation of Interoperable Healthcare Systems Solution for Disaster Response in the Oil and Gas Industry</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Wait Times on Patient Mortality Outcomes in a Hypothetical Oil and Gas Industry Disaster Scenario: An Agent-Based Modeling Approach Using NetLogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimisingha Jacob Amakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
@@ -5569,105 +5591,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Wade Schuette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QPSS 2023 - Qatar Process Safety Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hybrid Symposium, Qatar. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04097903v1</w:t>
+                <w:t xml:space="preserve">hal-04199308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode automatique de suivi de la croissance de Borrelia burgdorferi</w:t>
               </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6246,103 +6246,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the aerial drops of the Canadair CL-415 and the Dash-8 airtankers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Calbrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Stoukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Stoukov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domingos Xavier Viegas; Luís Mário Ribeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Forest Fire Research 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Coimbra, pp.1719-1724, 2022, 978-989-26-2297-2. </w:t>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#8217;honor&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#233;gevand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nabou Ali M&#8217;colo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35489-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04658044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimisingha Jacob Amakama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wade Schuette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i4.2937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04839635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2024.143325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mialon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capodanno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133856" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Calbrix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Stoukov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03212868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539484v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Faye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pansu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02556756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25010055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.11.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.11.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0213" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywann Penru" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Polard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cirelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120157" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Brahmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Touati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Djahmid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02384-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tilloy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Ehsani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.06.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPRM5013-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878651v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bressieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.10.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couturaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boismard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;rard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878024v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brogat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2012.10.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN3TVBF1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernoit Roig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mompelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leveque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2012.06.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caill&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.07.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0D5461Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.01.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT47VD0C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00672.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Athes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02129773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00330.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694130v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208574v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Wade Schuette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691374v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606246v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199308v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108122v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potheret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berrou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunyach-Remy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Lavigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Serrano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cadiere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sotto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_265" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>