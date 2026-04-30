--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1818,372 +1818,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du saint Innocent parisien, entre érudition moderne et sources médiévales</w:t>
+                <w:t xml:space="preserve">The Massacre of the Innocents in Carolingian Exegesis and Liturgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Actualité des recherches en Histoire » : séminaire transversal du CERHiC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERHiC – EA 2616, Université de Reims Champagne-Ardenne, Mar 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Biblical Figures in Hagiographical Traditions of the Early Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Blennemann, Département d'histoire, Université de Montréal, Jul 2014, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199535v1</w:t>
+                <w:t xml:space="preserve">hal-03199488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ils ont lavé leurs robes et les ont blanchies dans le sang de l’agneau (Apocalypse 7, 14) » : constructions théologiques et représentations des saints Innocents au Moyen Âge</w:t>
+                <w:t xml:space="preserve">La fabrique du saint Innocent parisien, entre érudition moderne et sources médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps d’apocalypses. Dialectiques du religieux, du politique et du visuel : séminaire EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emma Aubin- Boltanski; Claudine Gauthier; Anna Poujeau, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">« Actualité des recherches en Histoire » : séminaire transversal du CERHiC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHiC – EA 2616, Université de Reims Champagne-Ardenne, Mar 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199479v1</w:t>
+                <w:t xml:space="preserve">hal-03199535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la figure des saints Innocents au Moyen Âge : état de la question et problèmes</w:t>
+                <w:t xml:space="preserve">« Ils ont lavé leurs robes et les ont blanchies dans le sang de l’agneau (Apocalypse 7, 14) » : constructions théologiques et représentations des saints Innocents au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs du LabEx HASTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPHE, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Corps d’apocalypses. Dialectiques du religieux, du politique et du visuel : séminaire EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emma Aubin- Boltanski; Claudine Gauthier; Anna Poujeau, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199496v1</w:t>
+                <w:t xml:space="preserve">hal-03199479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le médiéviste et l’enfance : réflexions autour de la figure des saints Innocents</w:t>
+                <w:t xml:space="preserve">La construction de la figure des saints Innocents au Moyen Âge : état de la question et problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie, méthodes et histoire des sciences de l'enfance : atelier Campus Condorcet « Épistémologie, méthodes et histoire des sciences de l'enfance »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giuseppe Bolotta; Damien Boone; Gladys Chicharro; Natacha Collomb; Dorothée Dussy; Alice Sophie Sarcinelli, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs du LabEx HASTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPHE, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199506v1</w:t>
+                <w:t xml:space="preserve">hal-03199496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Massacre of the Innocents in Carolingian Exegesis and Liturgy</w:t>
+                <w:t xml:space="preserve">Le médiéviste et l’enfance : réflexions autour de la figure des saints Innocents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biblical Figures in Hagiographical Traditions of the Early Middle Ages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Blennemann, Département d'histoire, Université de Montréal, Jul 2014, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Épistémologie, méthodes et histoire des sciences de l'enfance : atelier Campus Condorcet « Épistémologie, méthodes et histoire des sciences de l'enfance »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giuseppe Bolotta; Damien Boone; Gladys Chicharro; Natacha Collomb; Dorothée Dussy; Alice Sophie Sarcinelli, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199488v1</w:t>
+                <w:t xml:space="preserve">hal-03199506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exégèse médiévale du massacre des Innocents (Matthieu, 2, 16-18)</w:t>
               </w:r>
@@ -2301,165 +2301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infractions à la règle ou débordements réglés ? Réflexions autour de la fête des Saints-Innocents à Saint-Gall au Xe siècle</w:t>
+                <w:t xml:space="preserve">Compte rendu du dossier « Juifs et chrétiens au Moyen Âge » des Annales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfermements. Règles et dérèglements en milieu clos (VIe-XIXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider, Oct 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Atelier « Actualité du judaïsme » séminaire de Dominique Iogna-Prat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Iogna-Prat, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199592v1</w:t>
+                <w:t xml:space="preserve">hal-03200108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu du dossier « Juifs et chrétiens au Moyen Âge » des Annales</w:t>
+                <w:t xml:space="preserve">Infractions à la règle ou débordements réglés ? Réflexions autour de la fête des Saints-Innocents à Saint-Gall au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Actualité du judaïsme » séminaire de Dominique Iogna-Prat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Iogna-Prat, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Enfermements. Règles et dérèglements en milieu clos (VIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider, Oct 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200108v1</w:t>
+                <w:t xml:space="preserve">hal-03199592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière des Innocents à Paris</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0163E19"/>
+    <w:nsid w:val="C7575AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-neyrinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-5071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198083653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/565155103909276200014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Neyrinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03199620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/56668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.56668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-neyrinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-5071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198083653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/565155103909276200014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Neyrinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03199620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/56668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.56668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>