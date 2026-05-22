--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2301,165 +2301,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu du dossier « Juifs et chrétiens au Moyen Âge » des Annales</w:t>
+                <w:t xml:space="preserve">Infractions à la règle ou débordements réglés ? Réflexions autour de la fête des Saints-Innocents à Saint-Gall au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Actualité du judaïsme » séminaire de Dominique Iogna-Prat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Iogna-Prat, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Enfermements. Règles et dérèglements en milieu clos (VIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider, Oct 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200108v1</w:t>
+                <w:t xml:space="preserve">hal-03199592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infractions à la règle ou débordements réglés ? Réflexions autour de la fête des Saints-Innocents à Saint-Gall au Xe siècle</w:t>
+                <w:t xml:space="preserve">Compte rendu du dossier « Juifs et chrétiens au Moyen Âge » des Annales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Neyrinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfermements. Règles et dérèglements en milieu clos (VIe-XIXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Heullant-Donat; Julie Claustre; Élisabeth Lusset; Falk Bretschneider, Oct 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Atelier « Actualité du judaïsme » séminaire de Dominique Iogna-Prat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Iogna-Prat, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199592v1</w:t>
+                <w:t xml:space="preserve">hal-03200108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière des Innocents à Paris</w:t>
               </w:r>
@@ -2673,51 +2673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7575AEA"/>
+    <w:nsid w:val="C4A4E0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2904,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-neyrinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-5071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198083653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/565155103909276200014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Neyrinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03199620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/56668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.56668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200108v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-neyrinck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-5071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198083653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/565155103909276200014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007051v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Neyrinck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.301.0233" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700674-12340161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199352v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03199133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6674" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.12976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-03199620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/psorbonne/56668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.56668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03509367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694149v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199549v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03200108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03199605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>