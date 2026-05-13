--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Axelle Thierry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences titulaire - École nationale supérieure d'architecture de Normandie.Architecte & paysagiste-conceptrice. Docteure en paysage.Chercheuse permanente ATE / chercheuse associée LAREPCollectif &amp;quot;Paysages de l'après pétrole&amp;quot;Réseau &amp;quot;Perspectives rurales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">axelle-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3777-7054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - ENSA NormandieArchitecte DE HMONP & Paysagiste-conceptrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_**Docteure en paysage (research by design PhD) : &amp;quot;Négocier l'agriculture de l'archipel du Grand Paris. Enquête prospective sur l'urbanisme agro-écologique et ses co-bénéfices par le projet de paysage&amp;quot;._Dirigée par Sylvie Salles (professeur HDR, ENSP) et co-encadrée par Rémi Janin (paysagiste, enseignant Ensa-Clermont-Ferrand, agriculteur)_Au sein du laboratoire de recherche LAREP (Ecole nationale supérieure de paysage de Versailles-Marseille) et de l'Ecole Universitaire de Recherche &amp;quot;Humanité, création, patrimoine&amp;quot; de CY Paris Cergy Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Membre du réseau &amp;quot;Perspectives rurales&amp;quot; depuis 2024**Membre du collectif &amp;quot;Paysages de l'Après Pétrole&amp;quot; (PAP) depuis 2023**Membre du collectif &amp;quot;Le voyage métropolitain&amp;quot; (2014-2021) : organisation d'explorations pédestres collectives de la métropole parisienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante depuis 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">_Ecole nationale supérieure d'architecture de Normandie depuis 2025_Université Panthéon-Sorbonne (UFR de géographie) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">année 2023-2024 : chargée de TD &amp;quot;Paysages et Territoires&amp;quot; (L1)_Ecole nationale supérieure de paysage de Versailles :2019, 2020, 2022, 2023 : encadrement d'un module d'initiation à la lecture urbaine (L3)année 2020-2021 : encadrement de mémoires de fin d'études dans le cadre de la formation à la recherche (M2)année 2019-2020 : encadrement d'un atelier de projet(M1)_Ecole nationale supérieure d'Architecture de Paris-Belleville :année 2023-2024 : encadrement de l'intensif &amp;quot;Le paysage urbain par la carte&amp;quot; (L2)2017, 2018, 2019, 2020, 2021, 2022, 2023 : encadrement d'intensifs dans le champ &amp;quot;Ville et Territoire&amp;quot; (M1)interventions en séminaire de recherche (M2)_Ecole d'Urbanisme de Paris :2023 : CM - master Sustainable cities (M1)_Université Paris Nanterre :2022 : CM + TD - master Villes durables et pratiques de l'aménagement (M1)_Ecole nationale supérieure d'architecture et de paysage de Lille :2022 : CM et jury d'atelier de projet (M1)_Ecole nationale supérieure d'Architecture de Paris-Malaquais :2017 : création et encadrement d'un intensif mêlant exploration pédestre, lecture de paysages, et production cartographique (toutes années confondues)_Ecole nationale supérieure d'Architecture de Versailles :2014 à 2016 + 2022 : jurys d'atelier de projet (M1 et M2)**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences salariées de maîtrise d'oeuvre architecturale, urbaine et paysagère :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Mutabilis, paysage et urbanisme (2014-2018), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Jean-Pierre Pranlas-Descours, architecture et urbanisme (2014), Paris et Rotterdam (Kees Kaan architekten)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Philippe Dangles, muséographie-patrimoine et AMO (2012), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Alexandre Chemetoff, architecture, urbanisme, paysage (2011-2012), Gentilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Frédéric Jung, architecture (2010-2011), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Architecture Studio, architecture et urbanisme (2009-2010), Shanghaï</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAUE 13 (2008), Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Gaupenraub, architecture et urbanisme (2007), Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel agricole du grand Paris, terreau d'avenir d'un projet agro-écologique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et biodiversité des espaces agricoles dans les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers-laboratoire Ruralités; MSHS Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel agricole du grand Paris, terreau d’avenir d’un projet agro-écologique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bioagri-ville 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2025, Poitiers, France. https://hal.science/hal-05298135/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the agro-ecological spatial project as a lever for transforming urban territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAgr’inn Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liège / ISS Wasabi 2.0, May 2025, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le Grand Paris de demain : approche prospective sur le potentiel d'un urbanisme agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Doctorales en paysage organisées par AgroCampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet : hybrider l'urbain et l'agricole, un défi pour la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Doctorales Nationales en Architecture et Paysage. "L'architecture en recherche : héritages et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet de paysage. Penser l’urbanisme agricole de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les formes de recherche par le projet" organisé par le laboratoire PROJECT[s] de l’ENSA Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration urbaine collective : une pratique pour redécouvrir les paysages voire les réinvestir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche de l’EHESS "Concepts et pratiques de l'espace habité : la nécessité du paysage" dirigé par Jean-Marc Besse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier l'agriculture de l'archipel du Grand Paris. Enquête prospective sur l'urbanisme agro-écologique et ses co-bénéfices par le projet de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. CY Cergy Paris Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05009719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rôle de l'agriculture dans la construction métropolitaine francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Ali-Toudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du patrimoine; Centre des monuments nationaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture en héritage : héritages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7577-0910-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet de paysage. Penser l’urbanisme agricole de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmaaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projects; école nationale supérieure d'architecture de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectes font parler les cartes : retour sur une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies en mouvement Parcours sensible. Narration et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural islands in Paris metropolis : an investigation into possible interactions and complementarities between urban and food landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the U&amp;U (Urbanism &amp; Urbanization) PhD seminar, ENSAP de Lille, 28-30 June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyond metropolization. Exploring new hybrids, Ecole nationale supérieure d'architecture de Lille; UCL Loucain; Université de Lille; LAB, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l’urbain et l’agricole : du lexique au projet de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Axelle Thierry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences titulaire - École nationale supérieure d'architecture de Normandie.Architecte & paysagiste-conceptrice. Docteure en paysage.Chercheuse permanente ATE / chercheuse associée LAREPCollectif &amp;quot;Paysages de l'après pétrole&amp;quot;Réseau &amp;quot;Perspectives rurales&amp;quot;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">axelle-thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3777-7054</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - ENSA NormandieArchitecte DE HMONP & Paysagiste-conceptrice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">_**Docteure en paysage (research by design PhD) : &amp;quot;Négocier l'agriculture de l'archipel du Grand Paris. Enquête prospective sur l'urbanisme agro-écologique et ses co-bénéfices par le projet de paysage&amp;quot;._Dirigée par Sylvie Salles (professeur HDR, ENSP) et co-encadrée par Rémi Janin (paysagiste, enseignant Ensa-Clermont-Ferrand, agriculteur)_Au sein du laboratoire de recherche LAREP (Ecole nationale supérieure de paysage de Versailles-Marseille) et de l'Ecole Universitaire de Recherche &amp;quot;Humanité, création, patrimoine&amp;quot; de CY Paris Cergy Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Membre du réseau &amp;quot;Perspectives rurales&amp;quot; depuis 2024**Membre du collectif &amp;quot;Paysages de l'Après Pétrole&amp;quot; (PAP) depuis 2023**Membre du collectif &amp;quot;Le voyage métropolitain&amp;quot; (2014-2021) : organisation d'explorations pédestres collectives de la métropole parisienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignante depuis 2014 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">_Ecole nationale supérieure d'architecture de Normandie depuis 2025_Université Panthéon-Sorbonne (UFR de géographie) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">année 2023-2024 : chargée de TD &amp;quot;Paysages et Territoires&amp;quot; (L1)_Ecole nationale supérieure de paysage de Versailles :2019, 2020, 2022, 2023 : encadrement d'un module d'initiation à la lecture urbaine (L3)année 2020-2021 : encadrement de mémoires de fin d'études dans le cadre de la formation à la recherche (M2)année 2019-2020 : encadrement d'un atelier de projet(M1)_Ecole nationale supérieure d'Architecture de Paris-Belleville :année 2023-2024 : encadrement de l'intensif &amp;quot;Le paysage urbain par la carte&amp;quot; (L2)2017, 2018, 2019, 2020, 2021, 2022, 2023 : encadrement d'intensifs dans le champ &amp;quot;Ville et Territoire&amp;quot; (M1)interventions en séminaire de recherche (M2)_Ecole d'Urbanisme de Paris :2023 : CM - master Sustainable cities (M1)_Université Paris Nanterre :2022 : CM + TD - master Villes durables et pratiques de l'aménagement (M1)_Ecole nationale supérieure d'architecture et de paysage de Lille :2022 : CM et jury d'atelier de projet (M1)_Ecole nationale supérieure d'Architecture de Paris-Malaquais :2017 : création et encadrement d'un intensif mêlant exploration pédestre, lecture de paysages, et production cartographique (toutes années confondues)_Ecole nationale supérieure d'Architecture de Versailles :2014 à 2016 + 2022 : jurys d'atelier de projet (M1 et M2)**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences salariées de maîtrise d'oeuvre architecturale, urbaine et paysagère :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Mutabilis, paysage et urbanisme (2014-2018), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Jean-Pierre Pranlas-Descours, architecture et urbanisme (2014), Paris et Rotterdam (Kees Kaan architekten)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Philippe Dangles, muséographie-patrimoine et AMO (2012), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Alexandre Chemetoff, architecture, urbanisme, paysage (2011-2012), Gentilly</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Frédéric Jung, architecture (2010-2011), Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Architecture Studio, architecture et urbanisme (2009-2010), Shanghaï</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CAUE 13 (2008), Marseille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">agence Gaupenraub, architecture et urbanisme (2007), Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier l'agriculture de l'archipel du Grand Paris. Enquête prospective sur l'urbanisme agro-écologique et ses co-bénéfices par le projet de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. CY Cergy Paris Université, 2025. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05009719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel agricole du grand Paris, terreau d'avenir d'un projet agro-écologique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Services écosystémiques et biodiversité des espaces agricoles dans les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers-laboratoire Ruralités; MSHS Poitiers, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archipel agricole du grand Paris, terreau d’avenir d’un projet agro-écologique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Bioagri-ville 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jun 2025, Poitiers, France. https://hal.science/hal-05298135/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching the agro-ecological spatial project as a lever for transforming urban territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBAgr’inn Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Liège / ISS Wasabi 2.0, May 2025, Liège (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le Grand Paris de demain : approche prospective sur le potentiel d'un urbanisme agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Doctorales en paysage organisées par AgroCampus Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet : hybrider l'urbain et l'agricole, un défi pour la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Doctorales Nationales en Architecture et Paysage. "L'architecture en recherche : héritages et défis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet de paysage. Penser l’urbanisme agricole de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les formes de recherche par le projet" organisé par le laboratoire PROJECT[s] de l’ENSA Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration urbaine collective : une pratique pour redécouvrir les paysages voire les réinvestir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de recherche de l’EHESS "Concepts et pratiques de l'espace habité : la nécessité du paysage" dirigé par Jean-Marc Besse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rôle de l'agriculture dans la construction métropolitaine francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fazia Ali-Toudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Sandrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du patrimoine; Centre des monuments nationaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture en héritage : héritages et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7577-0910-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective par le projet de paysage. Penser l’urbanisme agricole de la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belmaaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projects; école nationale supérieure d'architecture de Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et projet - (pour) Repenser l’enseignement et les pratiques de conception des espaces de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les architectes font parler les cartes : retour sur une expérience pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies en mouvement Parcours sensible. Narration et participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural islands in Paris metropolis : an investigation into possible interactions and complementarities between urban and food landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th edition of the U&amp;U (Urbanism &amp; Urbanization) PhD seminar, ENSAP de Lille, 28-30 June 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyond metropolization. Exploring new hybrids, Ecole nationale supérieure d'architecture de Lille; UCL Loucain; Université de Lille; LAB, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrider l’urbain et l’agricole : du lexique au projet de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F86B3720"/>
+    <w:nsid w:val="07133992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4717940"/>
+    <w:nsid w:val="816E93DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-thierry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3777-7054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404140v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404151v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sandrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Gasc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axelle-thierry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3777-7054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05009719v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Thierry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sandrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biehler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Gasc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>