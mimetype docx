--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07133992"/>
+    <w:nsid w:val="7A4EB2E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="816E93DA"/>
+    <w:nsid w:val="42E40B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>