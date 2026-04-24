--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -556,182 +556,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04264380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le temps de l'indifférence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les riches et les pauvres, 1 000 ans d’inégalités, 480, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“La gestion actuelle de la pauvreté est purement palliative”, Axelle Brodiez-Dolino, historienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeanticou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télérama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102921v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04103375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hébergement parisien des « sans-gîte » à la veille de la Grande Guerre, vu par les frères Bonneff pour L’Humanité</w:t>
               </w:r>
@@ -1027,403 +1027,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’urgence sociale » : entre souci de la mort physique et de la « mort sociale » (années 1940 – années 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le temps, histoire contemporaine d'un enjeu politique et scientifique, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que la &amp;quot;décence&amp;quot; ? Les malentendus d'une notion transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poverty as a Social Stigma: Construction and Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’être humain comme « déchet social » ? L’irrécupérabilité dans la France des Trente Glorieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les irrécupérables, 37, pp.55-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.9913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pauvreté comme stigmate social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02377211v1</w:t>
-              </w:r>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">hal-02958845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les personnes sans-domicile en France depuis 1945 ?</w:t>
               </w:r>
@@ -1706,183 +1706,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04062036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités sanitaires et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+                <w:t xml:space="preserve">Entre sanitaire et social : les politiques de lutte contre la pauvreté-précarité en France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 242, pp.3-8. </w:t>
+              <w:t xml:space="preserve">, 2013, 242, pp.9-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.242.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.242.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00941299v1</w:t>
+                <w:t xml:space="preserve">halshs-00947014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre sanitaire et social : les politiques de lutte contre la pauvreté-précarité en France au XXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+                <w:t xml:space="preserve">Vulnérabilités sanitaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 242, pp.9-29. </w:t>
+              <w:t xml:space="preserve">, 2013, 242, pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.242.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.242.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00947014v1</w:t>
+                <w:t xml:space="preserve">halshs-00941299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations humanitaires et urgence sociale en France. Histoire, évolutions, politisation</w:t>
               </w:r>
@@ -2000,265 +2000,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire de l'humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 227, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre social et humanitaire : générations militantes à Emmaüs (1949-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 227, pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmaüs, au-delà de son fondateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre d'Emmaüs France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471824v1</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">halshs-00541917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et recompositions des espaces du politique dans les ONG : le cas d'Emmaüs</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humanitaire, XIXe-XXIe siècles [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 227, pp.158, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2751,732 +2751,732 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser, décider, agir : notre part de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belopolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notre part de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belopolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48, 2022, Penser, décider, agir, 9782491534035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04062073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser, décider, agir : notre part de solidarité</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sans-logis aux sans domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2020, Sociologie. Matières à penser, 978-2-86272-735-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilités sociales et sanitaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, pp.272, 2020, Sociologie. Matières à penser, 978-2-86272-735-6</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00944058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection sociale en Europe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183, 2014, Histoire, 9782753533325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités sanitaires et sociales : De l'histoire à la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle von Bueltzingsloewen</w:t>
+                <w:t xml:space="preserve">Bertrand Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.276, 2014, 978-2-7535-3336-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS ÉDITIONS, pp.328, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00819849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmaüs and the Abbé Pierre. An Alternative Model of Enterprise, Charity and Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.431, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanitaire, XIXe-XXe siècle n° 227 de la revue &amp;quot;Le Mouvement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Atelier, pagination non mentionnée, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4241,51 +4241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sans abrisme : histoire d'un problème public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4321,457 +4321,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Chrétiens face à la pauvreté-précarité au XXeS : de la charité à l'humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du fait religieux. Nouvelles recherches en histoire contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.31-54, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00947047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Cimade entre religion et politique (1939-1995), ou les substrats religieux de l'humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dzovinar Kevonian, Geneviève Dreyfus-Armand, Marie-Claude Blanc- Chaléard et Marianne Amar (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Cimade et l'accueil des réfugiés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris-Ouest, pp.213-224, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00941316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Glasberg, fondateur associatif : une vie au service des étrangers et internés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Sorrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Glasberg, 1902-1981 : prêtre, résistant, militant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, LARHRA-RESEA, pp.71-87, 2013, Chrétiens et Sociétés, Documents et Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Chrétiens face à la pauvreté-précarité au XXe siècle. De la charité à l'humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bonafoux et Matthieu Brejon de Lavergnée (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du fait religieux. Nouvelles recherches en histoire contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Beauchesne, pp.31-54, 2013</w:t>
+              <w:t xml:space="preserve">, Beauchesne, 2013, Cahiers de l'Association française d'histoire religieuse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Glasberg, fondateur associatif : une vie au service des étrangers et internés</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00941338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser et panser la vulnérabilité sociale au XXe siècle : évolutions et recompositions du paysage associatif lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Sorrel. </w:t>
+              <w:t xml:space="preserve">André Gueslin et Henri-Jacques Stiker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandre Glasberg, 1902-1981 : prêtre, résistant, militant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, LARHRA-RESEA, pp.71-87, 2013, Chrétiens et Sociétés, Documents et Mémoires</w:t>
+              <w:t xml:space="preserve">Les maux et les mots de la précarité et de l'exclusion en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.123-138, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de communication et de collecte au Secours populaire français et à Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.153-162, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00828933v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l'exclusion sociale au second XXe siècle : évolutions iconographiques et stratégies associatives</w:t>
               </w:r>
@@ -5640,1218 +5640,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En situation de crise, quid des plus démunis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Secours populaire : au secours de qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La solidarité comme modèle social n’est pas une utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides sociales : 'Ne luttons pas davantage contre les pauvres que contre la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Secours populaire : au secours de qui ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place à part des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aides sociales : 'Ne luttons pas davantage contre les pauvres que contre la pauvreté</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment en finir avec la pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place à part des migrants</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.12</w:t>
+              <w:t xml:space="preserve">2017, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La montée des vulnérabilités</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Sophie Victorien, Jeunesses malheureuses, jeunesses dangereuses. L'éducation spécialisée en Seine-Maritime depuis 1945&amp;quot;, Rennes, PUR, 2011, 317 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.30-32</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment en finir avec la pauvreté ?</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois âges du conflit associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois âges du conflit associatif</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Frédéric Chauvaud (dir.), Histoires de la souffrance sociale, XVII-XXe s., Rennes, Presses universitaires de Rennes, 2007, 241 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Sophie Victorien, Jeunesses malheureuses, jeunesses dangereuses. L'éducation spécialisée en Seine-Maritime depuis 1945&amp;quot;, Rennes, PUR, 2011, 317 p.</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions alimentaires et vestimentaires : histoire et sens d'une pratique caritative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Bruno Duriez, François Mabille et Kathy Rousselet (dir.), Les ONG confessionnelles. Religions et action internationale, Paris, L'Harmattan, 2007, 282 pages,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Luc Dubrulle, Monseigneur Rodhain et le Secours catholique. Une figure sociale de la charité, Paris, Desclée de Brouwer, 2008, 633 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalons pour une histoire du mouvement Emmaüs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du mouvement Emmaüs et des communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Matthieu Bréjon de Lavergnée, La Société de Saint-Vincent-de-Paul au XIXe s. Un fleuron du catholicisme social, Paris, Cerf, 2009, 713 pages,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Vincent Peyre et Françoise Tétard, Des éducateurs dans la rue. Histoire de la prévention spécialisée, Paris, la Découverte, 2006, 273 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Emmanuel Renault, Souffrances sociales. Philosophie, psychologie et politique, Paris, La Découverte, 2008, 406 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Benoît Charenton, Léopold Bellan. Un pionnier de l'humanitaire, Paris, Le Cherche-Midi, 2008, 237 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472514v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté de faire collectif. Les grandes associations de solidarité dans la croissance</w:t>
               </w:r>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2025.2506885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanticou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.014.0122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958877v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377211v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001726ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noto-revue.fr/produit/notre-part-de-solidarite/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099838v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/sociologie-matieres-a-penser.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819849v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011992&amp;amp;detailObjID=3009299&amp;amp;detailResults=1012241&amp;amp;dataType=cata&amp;amp;keyWords=l%20%C3%A9coute%20au%20coeur%20du%20m%C3%A9tier%20b%C3%A9n%C3%A9vole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/5874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delmas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962449v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962345v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2025.2506885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanticou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.014.0122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001726ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noto-revue.fr/produit/notre-part-de-solidarite/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/sociologie-matieres-a-penser.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011992&amp;amp;detailObjID=3009299&amp;amp;detailResults=1012241&amp;amp;dataType=cata&amp;amp;keyWords=l%20%C3%A9coute%20au%20coeur%20du%20m%C3%A9tier%20b%C3%A9n%C3%A9vole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/5874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>