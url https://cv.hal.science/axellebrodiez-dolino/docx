--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1027,396 +1027,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poverty as a Social Stigma: Construction and Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’urgence sociale » : entre souci de la mort physique et de la « mort sociale » (années 1940 – années 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le temps, histoire contemporaine d'un enjeu politique et scientifique, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoirepolitique.3133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la &amp;quot;décence&amp;quot; ? Les malentendus d'une notion transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Poverty as a Social Stigma: Construction and Deconstruction</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être humain comme « déchet social » ? L’irrécupérabilité dans la France des Trente Glorieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les irrécupérables, 37, pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.9913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pauvreté comme stigmate social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wayne Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...145 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02377211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2000,265 +2000,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00573699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmaüs, au-delà de son fondateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre d'Emmaüs France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire l'histoire de l'humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 227, pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.227.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00541917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre social et humanitaire : générations militantes à Emmaüs (1949-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 227, pp.91-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.227.0085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00436014v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations et recompositions des espaces du politique dans les ONG : le cas d'Emmaüs</w:t>
               </w:r>
@@ -2656,51 +2656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humanitaire, XIXe-XXIe siècles [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 227, pp.158, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,51 +3097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection sociale en Europe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183, 2014, Histoire, 9782753533325</w:t>
             </w:r>
           </w:p>
@@ -3432,51 +3432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humanitaire, XIXe-XXe siècle n° 227 de la revue &amp;quot;Le Mouvement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Atelier, pagination non mentionnée, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4609,169 +4609,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00941338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes de communication et de collecte au Secours populaire français et à Emmaüs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des radios de lutte à Internet. Militantismes médiatiques et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.153-162, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser et panser la vulnérabilité sociale au XXe siècle : évolutions et recompositions du paysage associatif lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Gueslin et Henri-Jacques Stiker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maux et les mots de la précarité et de l'exclusion en France au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.123-138, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732062v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00828933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter l'exclusion sociale au second XXe siècle : évolutions iconographiques et stratégies associatives</w:t>
               </w:r>
@@ -5640,1218 +5640,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Secours populaire : au secours de qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En situation de crise, quid des plus démunis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Secours populaire : au secours de qui ?</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité comme modèle social n’est pas une utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez-Dolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aides sociales : 'Ne luttons pas davantage contre les pauvres que contre la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place à part des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Brodiez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aides sociales : 'Ne luttons pas davantage contre les pauvres que contre la pauvreté</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment en finir avec la pauvreté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place à part des migrants</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée des vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, pp.12</w:t>
+              <w:t xml:space="preserve">2017, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment en finir avec la pauvreté ?</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois âges du conflit associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La montée des vulnérabilités</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00677207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Sophie Victorien, Jeunesses malheureuses, jeunesses dangereuses. L'éducation spécialisée en Seine-Maritime depuis 1945&amp;quot;, Rennes, PUR, 2011, 317 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017, pp.30-32</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de &amp;quot; Sophie Victorien, Jeunesses malheureuses, jeunesses dangereuses. L'éducation spécialisée en Seine-Maritime depuis 1945&amp;quot;, Rennes, PUR, 2011, 317 p.</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributions alimentaires et vestimentaires : histoire et sens d'une pratique caritative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les trois âges du conflit associatif</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Bruno Duriez, François Mabille et Kathy Rousselet (dir.), Les ONG confessionnelles. Religions et action internationale, Paris, L'Harmattan, 2007, 282 pages,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Frédéric Chauvaud (dir.), Histoires de la souffrance sociale, XVII-XXe s., Rennes, Presses universitaires de Rennes, 2007, 241 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Distributions alimentaires et vestimentaires : histoire et sens d'une pratique caritative</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Luc Dubrulle, Monseigneur Rodhain et le Secours catholique. Une figure sociale de la charité, Paris, Desclée de Brouwer, 2008, 633 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Bruno Duriez, François Mabille et Kathy Rousselet (dir.), Les ONG confessionnelles. Religions et action internationale, Paris, L'Harmattan, 2007, 282 pages,</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalons pour une histoire du mouvement Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Luc Dubrulle, Monseigneur Rodhain et le Secours catholique. Une figure sociale de la charité, Paris, Desclée de Brouwer, 2008, 633 pages</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du mouvement Emmaüs et des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jalons pour une histoire du mouvement Emmaüs</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Matthieu Bréjon de Lavergnée, La Société de Saint-Vincent-de-Paul au XIXe s. Un fleuron du catholicisme social, Paris, Cerf, 2009, 713 pages,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire du mouvement Emmaüs et des communautés</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Vincent Peyre et Françoise Tétard, Des éducateurs dans la rue. Histoire de la prévention spécialisée, Paris, la Découverte, 2006, 273 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Matthieu Bréjon de Lavergnée, La Société de Saint-Vincent-de-Paul au XIXe s. Un fleuron du catholicisme social, Paris, Cerf, 2009, 713 pages,</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Benoît Charenton, Léopold Bellan. Un pionnier de l'humanitaire, Paris, Le Cherche-Midi, 2008, 237 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Vincent Peyre et Françoise Tétard, Des éducateurs dans la rue. Histoire de la prévention spécialisée, Paris, la Découverte, 2006, 273 pages</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Emmanuel Renault, Souffrances sociales. Philosophie, psychologie et politique, Paris, La Découverte, 2008, 406 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Brodiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472515v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00472514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficulté de faire collectif. Les grandes associations de solidarité dans la croissance</w:t>
               </w:r>
@@ -7068,51 +7068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2025.2506885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanticou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.014.0122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3133" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001726ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noto-revue.fr/produit/notre-part-de-solidarite/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/sociologie-matieres-a-penser.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011992&amp;amp;detailObjID=3009299&amp;amp;detailResults=1012241&amp;amp;dataType=cata&amp;amp;keyWords=l%20%C3%A9coute%20au%20coeur%20du%20m%C3%A9tier%20b%C3%A9n%C3%A9vole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/5874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471330v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05494007v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez-Dolino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03071022.2025.2506885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264409v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Brodiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.283.0159" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904646v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanticou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.014.0122" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delalande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.269.0149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Oliver" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.3133" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.138.0109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.098.0095" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650776" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/001726ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02878922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noto-revue.fr/produit/notre-part-de-solidarite/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062073v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/collections/sociologie-matieres-a-penser.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ravon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle von Bueltzingsloewen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941294v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003275459-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/index.php?ID=1011992&amp;amp;detailObjID=3009299&amp;amp;detailResults=1012241&amp;amp;dataType=cata&amp;amp;keyWords=l%20%C3%A9coute%20au%20coeur%20du%20m%C3%A9tier%20b%C3%A9n%C3%A9vole" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02377214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941316v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573753v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/5874" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04838798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472514v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472515v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174312v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>