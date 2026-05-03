--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -456,239 +456,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t>
+                <w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTFC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131545v1</w:t>
+                <w:t xml:space="preserve">hal-01116546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t>
+                <w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorrain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monaco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116546v1</w:t>
+                <w:t xml:space="preserve">hal-01131545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and experiment of RF rectifiers for wireless power transmission</w:t>
               </w:r>
@@ -804,51 +804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loughborough Antennas and Propagation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1096,51 +1096,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variable gain 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t>
+                <w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taris</w:t>
@@ -1158,73 +1158,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Ph.D. Research in Microelectronics &amp; Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.51-69</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.321-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380921v1</w:t>
+                <w:t xml:space="preserve">hal-00448854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'IIP3 des amplificateurs faible bruit par effet de substrat</w:t>
               </w:r>
@@ -1312,51 +1312,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t>
+                <w:t xml:space="preserve">A variable gain 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taris</w:t>
@@ -1374,73 +1374,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Deval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.321-324</w:t>
+              <w:t xml:space="preserve">5th International Conference on Ph.D. Research in Microelectronics &amp; Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.51-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448854v1</w:t>
+                <w:t xml:space="preserve">hal-00380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IIP3 optimization through body biasing in Low Noise Amplifiers</w:t>
               </w:r>
@@ -2024,51 +2024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Kraimia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Kraimia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380912v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>