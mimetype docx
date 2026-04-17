--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -151,1730 +151,1937 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants climatiques et la flèche de Zénon</w:t>
+                <w:t xml:space="preserve">Chronique d'une mort procédurale annoncée : la carrière contrariée du migrant climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude « Les angles morts des inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche pour le développement (IRD), Mar 2026, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages et mésusages de l'expertise climatique dans les parlements européens et africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Migrations et climat en Afrique : Dynamiques émergentes et défis pour l’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AfriquEurope « L'Union européenne et l'Afrique dans un monde multicrises » / Laboratoire d’Études et de Recherches sur le Genre, l’Environnement, la Religion et les Migrations (GERM), Mar 2026, Saint-Louis du Sénégal, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gouvernance par les nombres », vraiment ? La sommation à la précision ou la démission éthique du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on “Rethinking Forced Displacement in Africa”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Merian Institute for Advanced Studies in Africa (MIASA) / Laboratoire d'analyse des sociétés et pouvoirs / Afrique-Diasporas (LASPAD) / Université Goethe (Francfort), Mar 2026, Saint-Louis du Sénégal, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des constructions catégorielles au service de la production d'inégalités ? Le cas des migrants climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 10 sociologie de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Northern constructions, Southern consequences: the epistemic injustice in climate-related mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAS, Jun 2025, Prague (République Tchèque), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language games and forms of life in the co-production of public action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACRONYM (Advancing Cooperation on Asylum and Migration) Final Conference 2025. “De l’exil à l’engagement : agir, créer, accueillir”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Central Europe, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing climate migrant categories through language-games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th World Congress of Political Science, Citizenship and Migration Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmissions de normes juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations &amp; transmissions [Colloque international – MIGRINTER a 40 ans]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate migration knowledge under scrutiny in European parliamentary contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th ASN Annual World Convention - Panel M2 : Forcible Displacement: Concepts, Identities, and Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Nationalities (ASN), May 2025, New York (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European governance of climate-related mobility: a security obsession?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Migrant Symposium. Climate-driven Migration. Challenges, Responses, and Future Pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WMU Climate Change Working Group, Western Michigan University, Oct 2025, Kalamazoo (Michigan), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs instables et cadrages sécuritaires : la mobilité liée au climat en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du groupe de recherche ÉRISSÉ. Les échelles des risques sécuritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERI, Sciences Po Paris, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categories of climate migrants: what impact on African public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glissements identitaires et référentiel islamique dans l'espace commentaires du Figaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheur·euse·s. Langage et Identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Linguistique, Langues, Parole (LiLPa) - Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion hydrique inégale et fragilisation du contrat social au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Congrès des Études sur le Moyen-Orient et les Mondes Musulmans. Politiques de l'eau et enjeux environnementaux : perspectives sur la justice environnementale au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS MOMM, Jun 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La positivisation comme caractéristique dominante de la gouvernementalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « La positivisation normative vue d’Afrique musulmane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo bordeaux, Oct 2025, Pessac (Bordeaux), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of climate in determining climate migration: risks, challenges, opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th World Congress of Political Science, Climate migration, child migration, borders, and geopolitics Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Seoul (Korea), South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion des communications de François Debras, Nour-Eddine Jalal, Laure Besson, Calvin Khalesi et Ahmed Hamila pour le Citizenship and Migration Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impasse parlementaire et l'essor contentieux dans la production des catégories de migrants climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 13 Sociologie du droit et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique politique des certitudes : savoirs controversés et gouvernement du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - MIGRINTER a 40 ans. Migrations &amp; transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la conceptualisation scientifique à la justification politique : la construction collective des catégories de migrants climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Boubel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27emes Rencontres Jeunes Chercheurs : Passage(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; Université Sorbonne Nouvelle, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les catégories de migrants climatiques à l'épreuve du transfert entre science et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Communication environnementale : des racines d’hier aux horizons de demain. Pour la construction épistémologique d’un nouveau champ académique et de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Communication Environnement, Science et Société, Dec 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conceptualisation des migrants climatiques : controverses théoriques et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les controverses environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de l’Association canadienne-française pour l'avancement des sciences (ACFAS), May 2024, Ottawa (Canada), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la catégorie d'analyse à la catégorie de pratique : production et réinterprétation des catégories de migrants climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Boubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">halshs-05021696v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études sur la Grande Muraille Verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Balanitès, Sep 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des constructions catégorielles au service de la production d'inégalités ? Le cas des migrants climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les migrants climatiques et la flèche de Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Abourabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1388 lines deleted...]
-                <w:t xml:space="preserve">hal-04743904v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05021696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words that Divide: Repertoires and Issues of the Visibility and (In)visibility of Climate Migrants in a Parliamentary Context (2006-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/kairos.917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1884,142 +2091,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrants climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Boubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Andrieu; Gilles Boëtsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de demain. Un dictionnaire des combats d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782350308951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2087,51 +2294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87F961C0"/>
+    <w:nsid w:val="728A5025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2318,51 +2525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayaboubel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5158-4670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021696v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abourabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubel Aya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bitner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Boubel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayaboubel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5158-4670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubel Aya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bitner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Boubel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abourabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>