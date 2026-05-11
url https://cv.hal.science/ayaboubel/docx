--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -392,549 +392,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des constructions catégorielles au service de la production d'inégalités ? Le cas des migrants climatiques</w:t>
+                <w:t xml:space="preserve">Glissements identitaires et référentiel islamique dans l'espace commentaires du Figaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 10 sociologie de la connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes Chercheur·euse·s. Langage et Identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Linguistique, Langues, Parole (LiLPa) - Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169092v1</w:t>
+                <w:t xml:space="preserve">hal-05112010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern constructions, Southern consequences: the epistemic injustice in climate-related mobility</w:t>
+                <w:t xml:space="preserve">Gestion hydrique inégale et fragilisation du contrat social au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAS, Jun 2025, Prague (République Tchèque), France</w:t>
+              <w:t xml:space="preserve">6e Congrès des Études sur le Moyen-Orient et les Mondes Musulmans. Politiques de l'eau et enjeux environnementaux : perspectives sur la justice environnementale au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS MOMM, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138586v1</w:t>
+                <w:t xml:space="preserve">hal-05138577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language games and forms of life in the co-production of public action</w:t>
+                <w:t xml:space="preserve">La positivisation comme caractéristique dominante de la gouvernementalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACRONYM (Advancing Cooperation on Asylum and Migration) Final Conference 2025. “De l’exil à l’engagement : agir, créer, accueillir”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Central Europe, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études « La positivisation normative vue d’Afrique musulmane »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo bordeaux, Oct 2025, Pessac (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352014v1</w:t>
+                <w:t xml:space="preserve">hal-05495701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing climate migrant categories through language-games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmissions de normes juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th World Congress of Political Science, Citizenship and Migration Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Migrations &amp; transmissions [Colloque international – MIGRINTER a 40 ans]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495755v1</w:t>
+                <w:t xml:space="preserve">hal-05126372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissions de normes juridiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate migration knowledge under scrutiny in European parliamentary contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations &amp; transmissions [Colloque international – MIGRINTER a 40 ans]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Migrinter, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">29th ASN Annual World Convention - Panel M2 : Forcible Displacement: Concepts, Identities, and Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Study of Nationalities (ASN), May 2025, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126372v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05112037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate migration knowledge under scrutiny in European parliamentary contexts</w:t>
+                <w:t xml:space="preserve">European governance of climate-related mobility: a security obsession?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ASN Annual World Convention - Panel M2 : Forcible Displacement: Concepts, Identities, and Narratives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Study of Nationalities (ASN), May 2025, New York (NY), United States</w:t>
+              <w:t xml:space="preserve">Climate Migrant Symposium. Climate-driven Migration. Challenges, Responses, and Future Pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WMU Climate Change Working Group, Western Michigan University, Oct 2025, Kalamazoo (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112037v1</w:t>
+                <w:t xml:space="preserve">hal-05343713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European governance of climate-related mobility: a security obsession?</w:t>
+                <w:t xml:space="preserve">Categories of climate migrants: what impact on African public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Migrant Symposium. Climate-driven Migration. Challenges, Responses, and Future Pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WMU Climate Change Working Group, Western Michigan University, Oct 2025, Kalamazoo (Michigan), United States</w:t>
+              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343713v1</w:t>
+                <w:t xml:space="preserve">hal-05405497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs instables et cadrages sécuritaires : la mobilité liée au climat en question</w:t>
               </w:r>
@@ -983,579 +983,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categories of climate migrants: what impact on African public policies</w:t>
+                <w:t xml:space="preserve">Discussion des communications de François Debras, Nour-Eddine Jalal, Laure Besson, Calvin Khalesi et Ahmed Hamila pour le Citizenship and Migration Panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">28th World Congress of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405497v1</w:t>
+                <w:t xml:space="preserve">hal-05495728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissements identitaires et référentiel islamique dans l'espace commentaires du Figaro</w:t>
+                <w:t xml:space="preserve">The role of climate in determining climate migration: risks, challenges, opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes Chercheur·euse·s. Langage et Identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Linguistique, Langues, Parole (LiLPa) - Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th World Congress of Political Science, Climate migration, child migration, borders, and geopolitics Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05112010v1</w:t>
+                <w:t xml:space="preserve">hal-05169101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion hydrique inégale et fragilisation du contrat social au Maroc</w:t>
+                <w:t xml:space="preserve">L'impasse parlementaire et l'essor contentieux dans la production des catégories de migrants climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès des Études sur le Moyen-Orient et les Mondes Musulmans. Politiques de l'eau et enjeux environnementaux : perspectives sur la justice environnementale au Maghreb et au Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS MOMM, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 13 Sociologie du droit et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138577v1</w:t>
+                <w:t xml:space="preserve">hal-05483590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La positivisation comme caractéristique dominante de la gouvernementalité</w:t>
+                <w:t xml:space="preserve">La fabrique politique des certitudes : savoirs controversés et gouvernement du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études « La positivisation normative vue d’Afrique musulmane »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo bordeaux, Oct 2025, Pessac (Bordeaux), France</w:t>
+              <w:t xml:space="preserve">Colloque international - MIGRINTER a 40 ans. Migrations &amp; transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495701v1</w:t>
+                <w:t xml:space="preserve">hal-05120666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of climate in determining climate migration: risks, challenges, opportunities</w:t>
+                <w:t xml:space="preserve">Des constructions catégorielles au service de la production d'inégalités ? Le cas des migrants climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th World Congress of Political Science, Climate migration, child migration, borders, and geopolitics Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 10 sociologie de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169101v1</w:t>
+                <w:t xml:space="preserve">hal-05169092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion des communications de François Debras, Nour-Eddine Jalal, Laure Besson, Calvin Khalesi et Ahmed Hamila pour le Citizenship and Migration Panel</w:t>
+                <w:t xml:space="preserve">Northern constructions, Southern consequences: the epistemic injustice in climate-related mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th World Congress of Political Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAS, Jun 2025, Prague (République Tchèque), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495728v1</w:t>
+                <w:t xml:space="preserve">hal-05138586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impasse parlementaire et l'essor contentieux dans la production des catégories de migrants climatiques</w:t>
+                <w:t xml:space="preserve">Language games and forms of life in the co-production of public action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'Association Française de Sociologie. Environnement(s) et inégalités, RT 13 Sociologie du droit et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ACRONYM (Advancing Cooperation on Asylum and Migration) Final Conference 2025. “De l’exil à l’engagement : agir, créer, accueillir”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Central Europe, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483590v1</w:t>
+                <w:t xml:space="preserve">hal-05352014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique politique des certitudes : savoirs controversés et gouvernement du climat</w:t>
+                <w:t xml:space="preserve">Testing climate migrant categories through language-games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - MIGRINTER a 40 ans. Migrations &amp; transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MIGRINTER, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">28th World Congress of Political Science, Citizenship and Migration Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Political Science Association (IPSA), Jul 2025, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120666v1</w:t>
+                <w:t xml:space="preserve">hal-05495755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la conceptualisation scientifique à la justification politique : la construction collective des catégories de migrants climatiques</w:t>
               </w:r>
@@ -1822,272 +1822,272 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrants climatiques et la flèche de Zénon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+                <w:t xml:space="preserve">Words that Divide: Repertoires and Issues of the Visibility and (In)visibility of Climate Migrants in a Parliamentary Context (2006-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousra Abourabi</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Laura Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/kairos.917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05021696v1</w:t>
+                <w:t xml:space="preserve">hal-05351376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words that Divide: Repertoires and Issues of the Visibility and (In)visibility of Climate Migrants in a Parliamentary Context (2006-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrants climatiques et la flèche de Zénon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Abourabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubel Aya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Calabrese</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-05351376v1</w:t>
+                <w:t xml:space="preserve">halshs-05021696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2294,51 +2294,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="728A5025"/>
+    <w:nsid w:val="5FC107B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2525,51 +2525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayaboubel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5158-4670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubel Aya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495755v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bitner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138577v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169101v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120666v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Boubel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abourabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.917" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayaboubel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5158-4670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubel Aya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570470v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570467v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138577v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aumond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bitner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112037v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Boubel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.917" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Abourabi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>