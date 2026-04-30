--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -904,459 +904,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic differentiation of human induced pluripotent stem cells toward synchronous neural networks on an arrayed monolayer of nanofiber membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput tuning of ovarian cancer spheroids for on-chip invasion assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changchong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Liang</w:t>
+                <w:t xml:space="preserve">Elliot Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaochen Huang</w:t>
+                <w:t xml:space="preserve">Franck Carreiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 150, pp.168-180. </w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.100138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818522v1</w:t>
+                <w:t xml:space="preserve">hal-03684974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of designer biomimetic matrices for optimized differentiated intestinal epithelial cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic differentiation of human induced pluripotent stem cells toward synchronous neural networks on an arrayed monolayer of nanofiber membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Xi</w:t>
+                <w:t xml:space="preserve">Elrade Rofaani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayako Yamada</w:t>
+                <w:t xml:space="preserve">Feng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Tomba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Mercier</w:t>
+                <w:t xml:space="preserve">Xiaochen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121380⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598543v1</w:t>
+                <w:t xml:space="preserve">hal-03818522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput tuning of ovarian cancer spheroids for on-chip invasion assays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of designer biomimetic matrices for optimized differentiated intestinal epithelial cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changchong Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yong He</w:t>
+                <w:t xml:space="preserve">Jad Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Lopez</w:t>
+                <w:t xml:space="preserve">Caterina Tomba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Carreiras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayako Yamada</w:t>
+                <w:t xml:space="preserve">Barbara Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.100138. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 282, pp.121380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2022.100138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2022.121380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684974v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Collagen Topology Shapes Cell Morphology, beyond Stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changchong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,351 +1440,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromised nuclear envelope integrity drives TREX1-dependent DNA damage and tumor cell invasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Interconnected Neural Clusters in Multiscale Scaffolds from Human-Induced Pluripotent Stem Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boxin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Pedreira de Freitas Nader</w:t>
+                <w:t xml:space="preserve">Juan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaochen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Agüera-Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.08.035⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (47), pp.55939-55952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c18465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392287v1</w:t>
+                <w:t xml:space="preserve">hal-03442115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Interconnected Neural Clusters in Multiscale Scaffolds from Human-Induced Pluripotent Stem Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boxin Huang</w:t>
+                <w:t xml:space="preserve">Compromised nuclear envelope integrity drives TREX1-dependent DNA damage and tumor cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Pedreira de Freitas Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Agüera-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Routet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Peng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Feng Liang</w:t>
+                <w:t xml:space="preserve">Matthieu Gratia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (47), pp.55939-55952. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c18465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442115v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic channel with embedded monolayer nanofibers for cell culture and co-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,372 +2527,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-on-chip: application for cancer study and tissue modeling</w:t>
+                <w:t xml:space="preserve">Single nuclei on chip: morphological and genetic responses to actin-based deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics applications: from research to drug discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IPGG Scientific Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017946v1</w:t>
+                <w:t xml:space="preserve">hal-04017920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nuclei on chip: morphological and genetic responses to actin-based deformations</w:t>
+                <w:t xml:space="preserve">Organ-on-chip: application for cancer study and tissue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPGG Scientific Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Microfluidics applications: from research to drug discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017920v1</w:t>
+                <w:t xml:space="preserve">hal-04017946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-on-chip: application for cancer study and tissue modeling</w:t>
+                <w:t xml:space="preserve">Bio-MEMS as a tool for quantitative biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium for Graduate School of Engineering of Mie University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mie University, Tsu (en ligne), Japan</w:t>
+              <w:t xml:space="preserve">ENS Journée QBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017884v1</w:t>
+                <w:t xml:space="preserve">hal-04017897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-MEMS as a tool for quantitative biology</w:t>
+                <w:t xml:space="preserve">Organ-on-chip: application for cancer study and tissue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENS Journée QBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Japan XR Science Forum 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017897v1</w:t>
+                <w:t xml:space="preserve">hal-04017877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ-on-chip: application for cancer study and tissue modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayako Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan XR Science Forum 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">International symposium for Graduate School of Engineering of Mie University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mie University, Tsu (en ligne), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017877v1</w:t>
+                <w:t xml:space="preserve">hal-04017884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituted biomimetic systems: from molecular motor proteins to organs-on-chips</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit David Wilkens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dehissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salammb&#244; Hotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202509401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Pavel Afrose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Agarwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c17516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10921" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyomi Nakazawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;vrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202419529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kaabir Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Dilhas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jackov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mariconti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04167370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hiendlmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c06210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrade Rofaani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.07.038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121380" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchong Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Kamboj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pedreira de Freitas Nader" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ag&#252;era-Gonzalez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gratia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c18465" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565348v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Ninno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Mencattini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mermet-Meillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornabaio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Chikina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6lc01143h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017884v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017877v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit David Wilkens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dehissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salammb&#244; Hotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Rudiuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202509401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Pavel Afrose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Agarwal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Das" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c17516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Michot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c10921" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koyomi Nakazawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;vrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202419529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kaabir Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Dilhas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jackov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mariconti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301976" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04167370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zips" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boxin Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hiendlmeier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c06210" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchong Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2022.100138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elrade Rofaani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Liang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochen Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2022.07.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Saleh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Tomba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2022.121380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Ibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Piolot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahil Kamboj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.2c00879" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Peng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c18465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pedreira de Freitas Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ag&#252;era-Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gratia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.08.035" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02565348v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2020.111235" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343968v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele de Ninno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Mencattini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mermet-Meillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Fornabaio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Vignes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bureau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC00414H" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Renault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Chikina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Pereiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6lc01143h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01065790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungyon Lee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00065J" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>