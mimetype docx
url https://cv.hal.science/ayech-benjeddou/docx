--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AYECH BENJEDDOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of piezoelectric and elastic operational field-dependent non-linearities of multilayer benders for resonant driving of bone-conduction hearing aids via a dual-actuators side-by-side device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Joseph R. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taulant Sinani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (14), pp.3138-3160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2169796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal effective electromechanical coupling coefficient of shear-mode piezoceramic sandwich cantilevers with segmented multicore: Experimental and numerical assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Berik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320972908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of static and dynamic three-dimensional models of thermo-electro-magneto-elastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (6), pp.874-904. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286520963384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A package-less SAW RFID sensor concept for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Floer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.648-655. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2019.1579397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transfer function-based unified static solutions for piezoelectric short/open-circuit sensing and voltage/charge actuation of beam cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Majeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Ajmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (3), pp.1025-1044. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-020-02867-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: 9th ECCOMAS thematic conference on smart structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X21995597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General numerical implementation of a new piezoelectric shunt tuning method based on the effective electromechanical coupling coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Frederik Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (22), pp.1908-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2018.1549297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures and materials: Vibration and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (13-14), pp.1109-1109. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Natural composites and hybrid sandwiches for modern aircrafts and spacecrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibration of actual aircraft and spacecraft hexagonal honeycomb sandwich panels: A practical detailed FE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate piezoelectric beam models based on Boley’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.110970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue—SMART 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3187-3187. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18800899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, monitoring and control for smarter structures and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2018.21.6.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures, materials and nano technology in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.85-87. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1463938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-dependent nonlinear piezoelectricity: a focused review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1439850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal piezoelectric resistive–inductive shunt damping of plates with residual mode correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Krenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3346-3370. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18798953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sensitivity to pressure and temperature of a membrane based SAW sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2-3), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2017.1335658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slender piezoelectric beams with resistive-inductive electrodes - modeling and axial wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse dynamics of slender piezoelectric bimorphs with resistive-inductive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites and composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmo Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torres Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inverse identification of the effective three-dimensional elastic behaviour of a piezoceramic patch bonded to a multilayer unidirectional fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element characterisation of multilayer d31 piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element homogenization technique for the characterization of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt; shear piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (05), pp.397-411. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X09345560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7), pp.2059-2088. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional closed-form solution for the free-vibrations analysis of piezoelectric sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.1463-1486. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7683(01)00287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Active-Passive Damping Treatments Using Viscoelastic and Piezoelectric Materials: Review and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.699-745. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546029186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibrations of simply-supported piezoelectric adaptive plates: An exact sandwich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Letombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (7-8), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0263-8231(02)00013-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sandwich finite element for the analysis of piezoelectric adaptive shells of revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.217-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams-part II: System analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.855-864. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams - part I: Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.835-854. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Active Vibration Control Of Damped Sandwich Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 246 (4), pp.653-677. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.2001.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Hybrid Active-Passive Vibration and Noise Control Via Piezoelectric and Viscoelastic Constrained Layer Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/107754630100700406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 1: A Three-Dimensional Mixed State Space Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.435-449. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/ttbw-9yc2-33ky-8e66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 2: Finite Element Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/3m4f-4fvf-ffrq-njrx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 1: Theoretical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/m11m-v7nl-00re-ha3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 2: Application and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.451-467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/j8dx-r3at-ea6g-85k7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations of complex shells of revolution using B-spline finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric actuation mechanisms for intelligent sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.328-335. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/9/3/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frequency- and temperature-dependent hybrid active-passive vibration damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1-3), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.2000.10511431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in piezoelectric finite element modeling of adaptive structural elements: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1-3), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of the Vibration Control of Sandwich Beams Through Shear-Based Piezoelectric Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9901000503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shear Actuated Smart Structure Beam Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.378--383. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Frequency-Dependent Viscoelastic Materials for Active-Passive Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (2), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.568429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thin Piezoelectric Plate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Osmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (12), pp.1017-1029. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9800901207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Beam Finite Element Model for Extension and Shear Piezoelectric Actuation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (12), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9700801202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREQUENCY- AND FIELD-DEPENDENT NON-LINEARITIES OF THE SHEAR STRAIN PIEZOELECTRIC COUPLING COEFFICIENT (D15) OF A POLED SOFT PIEZOCERAMIC MATERIAL (PZT PIC255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitris A. Saravanos, Ayech Benjeddou, Jul 2023, Patras, France. pp.1996-2007, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9968.473594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING MULTIDISCIPLINARY TIME-OF-ARRIVAL ESTIMATION METHODS FOR IMPACT DETECTION ON PLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Grasboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Humer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9769.451409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Hellenic European Research on Computer Mathematics &amp; its Applications Conference, HERCMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and viscoelastic constrained layer - based vibration control: numerical developments and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Active Control of Sound and Vibration, ACTIVE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Southampton, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact free-vibration analysis of laminated plates with embedded transverse shear actuators or sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics, WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active-passive vibrations damping: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Adaptive Structures and Technology (ICAST'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extension mechanisms for structural vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Adaptive Structures and Technology (ICAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cambridge, United States. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th ECCOMAS Thematic Conference on Smart Structures and Materials, 3-5 July 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris A. Saravanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos A. Chrysochoidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosis C. Theodosiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanical Engineering &amp; Aeronautics Department, University of Patras, 2023, 978-960-88104-6-4. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, 8-11 July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Numerical Methods in Engineering (CIMNE), 2019, 978-84-949194-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 7th International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Symposium on Aircraft Materials, 24-26 April 2018, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials & 6th International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Güemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials &amp; 6th International Conference on Smart Materials and Nanotechnology in Engineering, 5-8 June 2017, Madrid, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE, 2017, 978-84-946909-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moudden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials, 11-13 May 2016, Agadir, Morocco.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9534804-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hamiltonian Semi-analytical Approach for 3D Solution of Piezoelectric Smart Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Andrianarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Shells, Plates, and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134, Springer International Publishing, pp.15-40, 2020, Advanced Structured Materials, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47491-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-objective Evolutionary Optimization-Based Inverse Identification of Three-Dimensional Elastic Behaviour of Multilayer Unidirectional Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.L. Araujo and C.A. Mota Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer International Publishing, pp.267-293, 2017, Computational Methods in Applied Sciences, 978-3-319-44505-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44507-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AYECH BENJEDDOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of piezoelectric and elastic operational field-dependent non-linearities of multilayer benders for resonant driving of bone-conduction hearing aids via a dual-actuators side-by-side device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Joseph R. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taulant Sinani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (14), pp.3138-3160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2169796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal effective electromechanical coupling coefficient of shear-mode piezoceramic sandwich cantilevers with segmented multicore: Experimental and numerical assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Berik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320972908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A package-less SAW RFID sensor concept for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Floer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.648-655. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2019.1579397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transfer function-based unified static solutions for piezoelectric short/open-circuit sensing and voltage/charge actuation of beam cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Majeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Ajmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (3), pp.1025-1044. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-020-02867-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of static and dynamic three-dimensional models of thermo-electro-magneto-elastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (6), pp.874-904. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286520963384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: 9th ECCOMAS thematic conference on smart structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X21995597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General numerical implementation of a new piezoelectric shunt tuning method based on the effective electromechanical coupling coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Frederik Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (22), pp.1908-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2018.1549297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures and materials: Vibration and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (13-14), pp.1109-1109. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Natural composites and hybrid sandwiches for modern aircrafts and spacecrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibration of actual aircraft and spacecraft hexagonal honeycomb sandwich panels: A practical detailed FE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate piezoelectric beam models based on Boley’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.110970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-dependent nonlinear piezoelectricity: a focused review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1439850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures, materials and nano technology in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.85-87. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1463938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, monitoring and control for smarter structures and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2018.21.6.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue—SMART 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3187-3187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18800899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal piezoelectric resistive–inductive shunt damping of plates with residual mode correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Krenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3346-3370. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18798953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sensitivity to pressure and temperature of a membrane based SAW sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2-3), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2017.1335658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slender piezoelectric beams with resistive-inductive electrodes - modeling and axial wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse dynamics of slender piezoelectric bimorphs with resistive-inductive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites and composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmo Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torres Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inverse identification of the effective three-dimensional elastic behaviour of a piezoceramic patch bonded to a multilayer unidirectional fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element characterisation of multilayer d31 piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element homogenization technique for the characterization of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt; shear piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (05), pp.397-411. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X09345560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7), pp.2059-2088. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional closed-form solution for the free-vibrations analysis of piezoelectric sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.1463-1486. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7683(01)00287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Active-Passive Damping Treatments Using Viscoelastic and Piezoelectric Materials: Review and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.699-745. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546029186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibrations of simply-supported piezoelectric adaptive plates: An exact sandwich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Letombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (7-8), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0263-8231(02)00013-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sandwich finite element for the analysis of piezoelectric adaptive shells of revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.217-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams - part I: Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.835-854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Active Vibration Control Of Damped Sandwich Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 246 (4), pp.653-677. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.2001.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams-part II: System analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.855-864. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Hybrid Active-Passive Vibration and Noise Control Via Piezoelectric and Viscoelastic Constrained Layer Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/107754630100700406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 1: A Three-Dimensional Mixed State Space Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.435-449. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/ttbw-9yc2-33ky-8e66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 1: Theoretical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/m11m-v7nl-00re-ha3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 2: Finite Element Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/3m4f-4fvf-ffrq-njrx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 2: Application and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.451-467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/j8dx-r3at-ea6g-85k7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric actuation mechanisms for intelligent sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.328-335. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/9/3/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations of complex shells of revolution using B-spline finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in piezoelectric finite element modeling of adaptive structural elements: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1-3), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frequency- and temperature-dependent hybrid active-passive vibration damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1-3), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.2000.10511431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of the Vibration Control of Sandwich Beams Through Shear-Based Piezoelectric Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9901000503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Frequency-Dependent Viscoelastic Materials for Active-Passive Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (2), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.568429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shear Actuated Smart Structure Beam Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.378--383. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thin Piezoelectric Plate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Osmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (12), pp.1017-1029. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9800901207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Beam Finite Element Model for Extension and Shear Piezoelectric Actuation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (12), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9700801202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREQUENCY- AND FIELD-DEPENDENT NON-LINEARITIES OF THE SHEAR STRAIN PIEZOELECTRIC COUPLING COEFFICIENT (D15) OF A POLED SOFT PIEZOCERAMIC MATERIAL (PZT PIC255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitris A. Saravanos, Ayech Benjeddou, Jul 2023, Patras, France. pp.1996-2007, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9968.473594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING MULTIDISCIPLINARY TIME-OF-ARRIVAL ESTIMATION METHODS FOR IMPACT DETECTION ON PLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Grasboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Humer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9769.451409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Hellenic European Research on Computer Mathematics &amp; its Applications Conference, HERCMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and viscoelastic constrained layer - based vibration control: numerical developments and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Active Control of Sound and Vibration, ACTIVE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Southampton, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact free-vibration analysis of laminated plates with embedded transverse shear actuators or sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics, WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active-passive vibrations damping: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Adaptive Structures and Technology (ICAST'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extension mechanisms for structural vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Adaptive Structures and Technology (ICAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cambridge, United States. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th ECCOMAS Thematic Conference on Smart Structures and Materials, 3-5 July 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris A. Saravanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos A. Chrysochoidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosis C. Theodosiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanical Engineering &amp; Aeronautics Department, University of Patras, 2023, 978-960-88104-6-4. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, 8-11 July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Numerical Methods in Engineering (CIMNE), 2019, 978-84-949194-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 7th International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Symposium on Aircraft Materials, 24-26 April 2018, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials & 6th International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Güemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials &amp; 6th International Conference on Smart Materials and Nanotechnology in Engineering, 5-8 June 2017, Madrid, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE, 2017, 978-84-946909-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moudden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials, 11-13 May 2016, Agadir, Morocco.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9534804-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hamiltonian Semi-analytical Approach for 3D Solution of Piezoelectric Smart Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Andrianarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Shells, Plates, and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134, Springer International Publishing, pp.15-40, 2020, Advanced Structured Materials, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47491-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-objective Evolutionary Optimization-Based Inverse Identification of Three-Dimensional Elastic Behaviour of Multilayer Unidirectional Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.L. Araujo and C.A. Mota Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer International Publishing, pp.267-293, 2017, Computational Methods in Applied Sciences, 978-3-319-44505-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44507-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Joseph R. Enriquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schicker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Binder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taulant Sinani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2169796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Berik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320972908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Avalishvili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Avalishvili" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520963384" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1579397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Majeed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Ajmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02867-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frederik Toftek&#230;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1549297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.00i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoeftner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18800899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2018.21.6.00i" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1463938" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1439850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Toftek&#230;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Krenk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18798953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1335658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoeftner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Buchberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLMVKZDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Trindade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6SR1DF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D20B601F2E5CF1E89762A23967158A0F5DA2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.09.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8QGK5KW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7683(01)00287-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC1C509N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546029186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3C5ABE15A39B1D991E0EBBC283363A5197A98FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0263-8231(02)00013-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CRJCD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.217-231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.190" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6C1Z1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.189" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCSQ69HJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E4F611BC8C0350356C838DB2A452DDCAE4D5F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754630100700406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B18C0D616663F3DF6705642204FDE84FD30288/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/ttbw-9yc2-33ky-8e66" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LG3TCLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/3m4f-4fvf-ffrq-njrx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MJ98B43T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/m11m-v7nl-00re-ha3j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NL7QJRW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/j8dx-r3at-ea6g-85k7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XJ5FF9HZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00060-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH2JBR3D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/9/3/313" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F4EA29E6D3A023FFAA15CDE25F198A037B88D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511431" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00151-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5GN6RH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9901000503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6ZMKKM12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.719" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178044v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.568429" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osmont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9800901207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MLRR3R1W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9700801202" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PL1R5DC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9968.473594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Grasboeck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Humer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9769.451409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris A. Saravanos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrysochoidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosis C. Theodosiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G&#252;emes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodellar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Menou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moudden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Andrianarison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47491-1_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44507-6_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Joseph R. Enriquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schicker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Binder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taulant Sinani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2169796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Berik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320972908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1579397" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Majeed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Ajmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02867-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Avalishvili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Avalishvili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520963384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frederik Toftek&#230;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1549297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.00i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoeftner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1439850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1463938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2018.21.6.00i" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18800899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Toftek&#230;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Krenk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18798953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1335658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoeftner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Buchberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLMVKZDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Trindade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6SR1DF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D20B601F2E5CF1E89762A23967158A0F5DA2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.09.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8QGK5KW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7683(01)00287-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC1C509N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546029186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3C5ABE15A39B1D991E0EBBC283363A5197A98FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0263-8231(02)00013-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CRJCD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.217-231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCSQ69HJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E4F611BC8C0350356C838DB2A452DDCAE4D5F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.190" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6C1Z1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754630100700406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B18C0D616663F3DF6705642204FDE84FD30288/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/ttbw-9yc2-33ky-8e66" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LG3TCLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/m11m-v7nl-00re-ha3j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NL7QJRW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/3m4f-4fvf-ffrq-njrx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MJ98B43T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/j8dx-r3at-ea6g-85k7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XJ5FF9HZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/9/3/313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F4EA29E6D3A023FFAA15CDE25F198A037B88D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00060-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH2JBR3D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00151-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5GN6RH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9901000503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6ZMKKM12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.568429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.719" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osmont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9800901207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MLRR3R1W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9700801202" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PL1R5DC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9968.473594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Grasboeck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Humer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9769.451409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris A. Saravanos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrysochoidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosis C. Theodosiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G&#252;emes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodellar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Menou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moudden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Andrianarison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47491-1_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44507-6_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>