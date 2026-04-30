--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AYECH BENJEDDOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of piezoelectric and elastic operational field-dependent non-linearities of multilayer benders for resonant driving of bone-conduction hearing aids via a dual-actuators side-by-side device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Joseph R. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taulant Sinani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (14), pp.3138-3160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2169796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal effective electromechanical coupling coefficient of shear-mode piezoceramic sandwich cantilevers with segmented multicore: Experimental and numerical assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Berik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320972908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A package-less SAW RFID sensor concept for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Floer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.648-655. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2019.1579397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transfer function-based unified static solutions for piezoelectric short/open-circuit sensing and voltage/charge actuation of beam cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Majeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Ajmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (3), pp.1025-1044. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-020-02867-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of static and dynamic three-dimensional models of thermo-electro-magneto-elastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (6), pp.874-904. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286520963384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: 9th ECCOMAS thematic conference on smart structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X21995597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General numerical implementation of a new piezoelectric shunt tuning method based on the effective electromechanical coupling coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Frederik Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (22), pp.1908-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2018.1549297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures and materials: Vibration and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (13-14), pp.1109-1109. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Natural composites and hybrid sandwiches for modern aircrafts and spacecrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibration of actual aircraft and spacecraft hexagonal honeycomb sandwich panels: A practical detailed FE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate piezoelectric beam models based on Boley’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.110970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-dependent nonlinear piezoelectricity: a focused review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1439850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures, materials and nano technology in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.85-87. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1463938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, monitoring and control for smarter structures and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2018.21.6.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue—SMART 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3187-3187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18800899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal piezoelectric resistive–inductive shunt damping of plates with residual mode correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Krenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3346-3370. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18798953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sensitivity to pressure and temperature of a membrane based SAW sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2-3), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2017.1335658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slender piezoelectric beams with resistive-inductive electrodes - modeling and axial wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse dynamics of slender piezoelectric bimorphs with resistive-inductive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites and composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmo Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torres Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inverse identification of the effective three-dimensional elastic behaviour of a piezoceramic patch bonded to a multilayer unidirectional fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element characterisation of multilayer d31 piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element homogenization technique for the characterization of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt; shear piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (05), pp.397-411. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X09345560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7), pp.2059-2088. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional closed-form solution for the free-vibrations analysis of piezoelectric sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.1463-1486. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7683(01)00287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Active-Passive Damping Treatments Using Viscoelastic and Piezoelectric Materials: Review and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.699-745. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546029186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibrations of simply-supported piezoelectric adaptive plates: An exact sandwich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Letombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (7-8), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0263-8231(02)00013-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sandwich finite element for the analysis of piezoelectric adaptive shells of revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.217-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams - part I: Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.835-854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Active Vibration Control Of Damped Sandwich Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 246 (4), pp.653-677. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.2001.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams-part II: System analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.855-864. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Hybrid Active-Passive Vibration and Noise Control Via Piezoelectric and Viscoelastic Constrained Layer Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/107754630100700406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 1: A Three-Dimensional Mixed State Space Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.435-449. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/ttbw-9yc2-33ky-8e66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 1: Theoretical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/m11m-v7nl-00re-ha3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 2: Finite Element Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/3m4f-4fvf-ffrq-njrx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 2: Application and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.451-467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/j8dx-r3at-ea6g-85k7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric actuation mechanisms for intelligent sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.328-335. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/9/3/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations of complex shells of revolution using B-spline finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in piezoelectric finite element modeling of adaptive structural elements: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1-3), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frequency- and temperature-dependent hybrid active-passive vibration damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1-3), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.2000.10511431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of the Vibration Control of Sandwich Beams Through Shear-Based Piezoelectric Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9901000503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Frequency-Dependent Viscoelastic Materials for Active-Passive Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (2), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.568429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shear Actuated Smart Structure Beam Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.378--383. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thin Piezoelectric Plate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Osmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (12), pp.1017-1029. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9800901207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Beam Finite Element Model for Extension and Shear Piezoelectric Actuation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (12), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9700801202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREQUENCY- AND FIELD-DEPENDENT NON-LINEARITIES OF THE SHEAR STRAIN PIEZOELECTRIC COUPLING COEFFICIENT (D15) OF A POLED SOFT PIEZOCERAMIC MATERIAL (PZT PIC255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitris A. Saravanos, Ayech Benjeddou, Jul 2023, Patras, France. pp.1996-2007, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9968.473594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING MULTIDISCIPLINARY TIME-OF-ARRIVAL ESTIMATION METHODS FOR IMPACT DETECTION ON PLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Grasboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Humer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9769.451409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Hellenic European Research on Computer Mathematics &amp; its Applications Conference, HERCMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and viscoelastic constrained layer - based vibration control: numerical developments and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Active Control of Sound and Vibration, ACTIVE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Southampton, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact free-vibration analysis of laminated plates with embedded transverse shear actuators or sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics, WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active-passive vibrations damping: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Adaptive Structures and Technology (ICAST'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extension mechanisms for structural vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Adaptive Structures and Technology (ICAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cambridge, United States. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th ECCOMAS Thematic Conference on Smart Structures and Materials, 3-5 July 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris A. Saravanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos A. Chrysochoidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosis C. Theodosiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanical Engineering &amp; Aeronautics Department, University of Patras, 2023, 978-960-88104-6-4. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, 8-11 July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Numerical Methods in Engineering (CIMNE), 2019, 978-84-949194-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 7th International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Symposium on Aircraft Materials, 24-26 April 2018, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials & 6th International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Güemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials &amp; 6th International Conference on Smart Materials and Nanotechnology in Engineering, 5-8 June 2017, Madrid, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE, 2017, 978-84-946909-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moudden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials, 11-13 May 2016, Agadir, Morocco.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9534804-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hamiltonian Semi-analytical Approach for 3D Solution of Piezoelectric Smart Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Andrianarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Shells, Plates, and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134, Springer International Publishing, pp.15-40, 2020, Advanced Structured Materials, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47491-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-objective Evolutionary Optimization-Based Inverse Identification of Three-Dimensional Elastic Behaviour of Multilayer Unidirectional Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.L. Araujo and C.A. Mota Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer International Publishing, pp.267-293, 2017, Computational Methods in Applied Sciences, 978-3-319-44505-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44507-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AYECH BENJEDDOU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of piezoelectric and elastic operational field-dependent non-linearities of multilayer benders for resonant driving of bone-conduction hearing aids via a dual-actuators side-by-side device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Joseph R. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taulant Sinani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (14), pp.3138-3160. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2023.2169796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal effective electromechanical coupling coefficient of shear-mode piezoceramic sandwich cantilevers with segmented multicore: Experimental and numerical assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelin Berik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1-2), pp.132-142. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320972908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A package-less SAW RFID sensor concept for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Floer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (6), pp.648-655. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2019.1579397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical analysis of static and dynamic three-dimensional models of thermo-electro-magneto-elastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gia Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Avalishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (6), pp.874-904. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1081286520963384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed transfer function-based unified static solutions for piezoelectric short/open-circuit sensing and voltage/charge actuation of beam cantilevers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Majeed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Ajmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (3), pp.1025-1044. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-020-02867-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue: 9th ECCOMAS thematic conference on smart structures and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X21995597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General numerical implementation of a new piezoelectric shunt tuning method based on the effective electromechanical coupling coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Frederik Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (22), pp.1908-1922. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2018.1549297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures and materials: Vibration and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (13-14), pp.1109-1109. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546320923279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Natural composites and hybrid sandwiches for modern aircrafts and spacecrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibration of actual aircraft and spacecraft hexagonal honeycomb sandwich panels: A practical detailed FE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.169-187. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2019.6.2.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of accurate piezoelectric beam models based on Boley’s method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 223, pp.110970. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.110970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, monitoring and control for smarter structures and systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (6), pp.i-ii. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2018.21.6.00i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart structures, materials and nano technology in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), pp.85-87. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1463938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-dependent nonlinear piezoelectricity: a focused review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.68-84. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2018.1439850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue—SMART 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3187-3187. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18800899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal piezoelectric resistive–inductive shunt damping of plates with residual mode correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Toftekær</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Høgsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Krenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (16), pp.3346-3370. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X18798953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the sensitivity to pressure and temperature of a membrane based SAW sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nicolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bruckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Smart and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (2-3), pp.95-109. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475411.2017.1335658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slender piezoelectric beams with resistive-inductive electrodes - modeling and axial wave propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.335-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse dynamics of slender piezoelectric bimorphs with resistive-inductive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoeftner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerda Buchberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.355-374. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/sss.2016.18.2.355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart composites and composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélio Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmo Carrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Torres Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust inverse identification of the effective three-dimensional elastic behaviour of a piezoceramic patch bonded to a multilayer unidirectional fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.58-69. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element characterisation of multilayer d31 piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 151, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of linear hexahedral finite elements using rotations of a virtual space fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (1), pp.46--70. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piezoelectric 3D hexahedral curvilinear finite element based on the space fiber rotation concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.87-115. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element homogenization technique for the characterization of &amp;lt;i&amp;gt;d&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt; shear piezoelectric macro-fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (7), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/20/7/075012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ferroelectric and ferroelastic 3D hexahedral curvilinear finite element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (1), pp.87 - 109. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoceramic shunted damping concept: testing, modelling and correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (05), pp.397-411. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSDT-MITC Piezoelectric Shell Finite Element with Ferroelectric Non-linearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajdi Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarak Ben Zineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (17), pp.2055-2075. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389X09345560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7), pp.2059-2088. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-dimensional closed-form solution for the free-vibrations analysis of piezoelectric sandwich plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6), pp.1463-1486. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7683(01)00287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Active-Passive Damping Treatments Using Viscoelastic and Piezoelectric Materials: Review and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.699-745. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1077546029186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free vibrations of simply-supported piezoelectric adaptive plates: An exact sandwich formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Letombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (7-8), pp.573-593. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0263-8231(02)00013-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sandwich finite element for the analysis of piezoelectric adaptive shells of revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.217-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.217-231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams - part I: Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.835-854. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active−passive vibration damping of multilayer piezoelectric sandwich beams-part II: System analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 51 (7), pp.855-864. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Active Vibration Control Of Damped Sandwich Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 246 (4), pp.653-677. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jsvi.2001.3712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Hybrid Active-Passive Vibration and Noise Control Via Piezoelectric and Viscoelastic Constrained Layer Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (4), pp.565-602. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/107754630100700406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 1: A Three-Dimensional Mixed State Space Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.435-449. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/ttbw-9yc2-33ky-8e66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 1: Theoretical Formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/m11m-v7nl-00re-ha3j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Piezoelectric Shear Response in Adaptive Sandwich Shells of Revolution - Part 2: Finite Element Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (4), pp.247-257. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/3m4f-4fvf-ffrq-njrx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric Transverse Shear Actuation and Sensing of Plates, Part 2: Application and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (7), pp.451-467. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1106/j8dx-r3at-ea6g-85k7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric actuation mechanisms for intelligent sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.328-335. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/9/3/313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations of complex shells of revolution using B-spline finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 74 (4), pp.429-440. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00060-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of frequency- and temperature-dependent hybrid active-passive vibration damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1-3), pp.89-111. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.2000.10511431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in piezoelectric finite element modeling of adaptive structural elements: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 76 (1-3), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0045-7949(99)00151-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Analysis of the Vibration Control of Sandwich Beams Through Shear-Based Piezoelectric Actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (5), pp.377-385. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9901000503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Frequency-Dependent Viscoelastic Materials for Active-Passive Vibration Damping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (2), pp.169-174. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.568429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Shear Actuated Smart Structure Beam Finite Element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.378--383. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Thin Piezoelectric Plate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Osmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (12), pp.1017-1029. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9800901207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Beam Finite Element Model for Extension and Shear Piezoelectric Actuation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (12), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1045389x9700801202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FREQUENCY- AND FIELD-DEPENDENT NON-LINEARITIES OF THE SHEAR STRAIN PIEZOELECTRIC COUPLING COEFFICIENT (D15) OF A POLED SOFT PIEZOCERAMIC MATERIAL (PZT PIC255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitris A. Saravanos, Ayech Benjeddou, Jul 2023, Patras, France. pp.1996-2007, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9968.473594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REVISITING MULTIDISCIPLINARY TIME-OF-ARRIVAL ESTIMATION METHODS FOR IMPACT DETECTION ON PLATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Grasboeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Humer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Patras, France. pp.107-118, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123.9769.451409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric free-vibration analysis of laminated plates with embedded shear-mode piezoceramic layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Hellenic European Research on Computer Mathematics &amp; its Applications Conference, HERCMA 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and viscoelastic constrained layer - based vibration control: numerical developments and performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 International Symposium on Active Control of Sound and Vibration, ACTIVE 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Southampton, UK, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact free-vibration analysis of laminated plates with embedded transverse shear actuators or sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics, WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of hybrid active-passive vibrations damping: a unified approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Adaptive Structures and Technology (ICAST'99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Paris, France. pp.280-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and extension mechanisms for structural vibration control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Areias Trindade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ohayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Adaptive Structures and Technology (ICAST'98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cambridge, United States. pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th ECCOMAS Thematic Conference on Smart Structures and Materials, 3-5 July 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris A. Saravanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos A. Chrysochoidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosis C. Theodosiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanical Engineering &amp; Aeronautics Department, University of Patras, 2023, 978-960-88104-6-4. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazih Mechbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deü</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Smart Structures and Materials, 8-11 July 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Numerical Methods in Engineering (CIMNE), 2019, 978-84-949194-6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings 7th International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Aboura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Int. Symposium on Aircraft Materials, 24-26 April 2018, Compiègne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials & 6th International Conference on Smart Materials and Nanotechnology in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Güemes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rodellar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinsong Leng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 8th ECCOMAS Thematic Conference on Smart Structures and Materials &amp; 6th International Conference on Smart Materials and Nanotechnology in Engineering, 5-8 June 2017, Madrid, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMNE, 2017, 978-84-946909-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Moudden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Saouab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Aircraft Materials, 11-13 May 2016, Agadir, Morocco.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-9534804-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hamiltonian Semi-analytical Approach for 3D Solution of Piezoelectric Smart Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlando Andrianarison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of Shells, Plates, and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 134, Springer International Publishing, pp.15-40, 2020, Advanced Structured Materials, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-47491-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi-objective Evolutionary Optimization-Based Inverse Identification of Three-Dimensional Elastic Behaviour of Multilayer Unidirectional Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayech Benjeddou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.L. Araujo and C.A. Mota Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer International Publishing, pp.267-293, 2017, Computational Methods in Applied Sciences, 978-3-319-44505-2. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44507-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Joseph R. Enriquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schicker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Binder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taulant Sinani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2169796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Berik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320972908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1579397" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Majeed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Ajmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02867-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798890v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Avalishvili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Avalishvili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520963384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frederik Toftek&#230;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1549297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.00i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoeftner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1439850" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1463938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2018.21.6.00i" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18800899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Toftek&#230;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Krenk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18798953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1335658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoeftner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Buchberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLMVKZDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Trindade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6SR1DF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D20B601F2E5CF1E89762A23967158A0F5DA2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.09.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8QGK5KW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7683(01)00287-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC1C509N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546029186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3C5ABE15A39B1D991E0EBBC283363A5197A98FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0263-8231(02)00013-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CRJCD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.217-231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCSQ69HJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3712" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E4F611BC8C0350356C838DB2A452DDCAE4D5F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179655v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.190" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6C1Z1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754630100700406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B18C0D616663F3DF6705642204FDE84FD30288/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/ttbw-9yc2-33ky-8e66" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LG3TCLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/m11m-v7nl-00re-ha3j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NL7QJRW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/3m4f-4fvf-ffrq-njrx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MJ98B43T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/j8dx-r3at-ea6g-85k7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XJ5FF9HZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/9/3/313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F4EA29E6D3A023FFAA15CDE25F198A037B88D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00060-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH2JBR3D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00151-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5GN6RH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511431" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9901000503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6ZMKKM12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.568429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.719" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osmont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9800901207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MLRR3R1W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9700801202" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PL1R5DC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9968.473594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Grasboeck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Humer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9769.451409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris A. Saravanos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrysochoidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosis C. Theodosiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G&#252;emes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodellar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Menou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moudden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Andrianarison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47491-1_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44507-6_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Joseph R. Enriquez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schicker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Binder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taulant Sinani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2023.2169796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Berik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320972908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2019.1579397" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia Avalishvili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Avalishvili" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286520963384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Majeed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Ajmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02867-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03706105v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Mechbal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X21995597" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frederik Toftek&#230;r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan H&#248;gsberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2018.1549297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546320923279" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.00i" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guerich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2019.6.2.169" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoeftner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.110970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478662v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2018.21.6.00i" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1463938" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2018.1439850" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18800899" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Toftek&#230;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Krenk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X18798953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2017.1335658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoeftner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Buchberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.335" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sss.2016.18.2.355" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478667v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Ara&#250;jo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Reddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Torres Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.04.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLMVKZDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.02.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Trindade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC6SR1DF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Zouari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Meftah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0K5V3KRP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMC8Q0JL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Areias Trindade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/20/7/075012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D20B601F2E5CF1E89762A23967158A0F5DA2B4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.09.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghorbel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B2BB716CD7116469298960AF4A4636EA7EC8971C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769352v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09345560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D67C07FA876EEA60AA352FB7BEECF2709CCA83F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.09.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8QGK5KW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179649v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7683(01)00287-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC1C509N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546029186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3C5ABE15A39B1D991E0EBBC283363A5197A98FD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letombe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0263-8231(02)00013-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8CRJCD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178678v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ohayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.217-231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.189" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCSQ69HJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179655v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.190" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6C1Z1H4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179656v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E4F611BC8C0350356C838DB2A452DDCAE4D5F59/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/107754630100700406" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57B18C0D616663F3DF6705642204FDE84FD30288/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/ttbw-9yc2-33ky-8e66" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LG3TCLQ3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/m11m-v7nl-00re-ha3j" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NL7QJRW1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/3m4f-4fvf-ffrq-njrx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MJ98B43T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/j8dx-r3at-ea6g-85k7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XJ5FF9HZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/9/3/313" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F4EA29E6D3A023FFAA15CDE25F198A037B88D88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00060-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH2JBR3D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.2000.10511431" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0045-7949(99)00151-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT5GN6RH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9901000503" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-6ZMKKM12-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.568429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.719" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmoune" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Osmont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9800901207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MLRR3R1W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x9700801202" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-PL1R5DC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9968.473594" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Grasboeck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Humer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9769.451409" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179612v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179391v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114405v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris A. Saravanos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos A. Chrysochoidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosis C. Theodosiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478695v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo G&#252;emes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodellar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Leng" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479836v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Menou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moudden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Saouab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Andrianarison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47491-1_2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478673v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44507-6_14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>