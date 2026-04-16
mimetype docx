--- v0 (2026-03-10)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayed BEN AMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazing pottery in the late Hellenistic and early Roman Greece : Multi-technique analysis of « Megarian » bowls, eastern sigillata, and related wares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the production methods: zellijs of Meshouar (XIV th century, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the identification of the workshop responsible for the production and circulation of the Ionian cups in the Northern Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre annuelle The European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des couleurs et des tracés de décors tlemcéniens du XIVe siècle (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored Glaze Tiles during the Ottoman Empire (beginning of the 15th to the mid-16th century )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle de la maison 1 du site Berg Armo, Sainte-Marie-aux-Mines, France (68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besonçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de décors dits de ligne noire de céramiques architecturales au sein du monde islamique (XIVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Investigation of Chupícuaro Ceramic Wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the mineralogical and porosity transformations in ceramics due to salt whitening agent in modern Hebron ceramics: the contribution of non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international congress on archaeological sciences in the Eastern Mediterranean and the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazed tablewares at Corinth under the Romans: Technology and supply, 2nd century BC – 1st century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Ceramic Research in the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux perles frit-core du cimetière de Carbon-Blanc, Aquitaine, XVIes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Colloque annuel de l’association des archéologues du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloisonné &amp;quot; coloured glaze tiles during Timurid, Ottoman and Safavid Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poteries peintes en Midi toulousain à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lassure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Loewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Art et économie, une histoire partagée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Histoire Economique, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques architecturales à décors de glaçures colorées au sein du monde islamique (fin XIVe-fin XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques sur des objets en alliages à base de cuivre du XVIIe siècle : Nord-est de l'Amérique du nord et sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.V. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger, Kairouan et Bordeaux, étapes privilégiées pour la céramique glaçurée de l’architecture, entre Méditerranée et Asie Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nechar Bouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Tassili : 25 ans de coopération inter universitaire algéro-française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tin-glazed earthenware technique experimenting in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacture “Royale” of Samadet (1732 – 1830): Characterisation of a faience production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Eméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïences françaises de Nevers (XVII e-XVIII e s.) : Matériaux et techniques de fabrication de la production de « grand feu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude stylistique et technologique des carreaux de pavement du château de Lormont (Gironde, XIIIe - XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux de pavement glaçurés du château du Haut Châlucet (Haute--Vienne,, XIIIe -- XIVe s.) - Inventaire et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Lead-Glazed Pottery in the Late Hellenistic and Roman Mediterranean : new investigations at Mytilene, Athens and Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (3), pp.439-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth: Assessing Craft Production and Trade at a Greek City under Western Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2972/hesperia.91.3.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais du Meshouar (Tlemcen, Algérie) : couleurs des zellijs et tracés de décors du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-2, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la fontaine en faïence stannifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques des carreaux de l'église de Cudot et de l'abbaye des Écharlis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études villeneuviennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 43, p. 56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zelliges du palais Al-Mansour (XVIIe siècle, Meknès, Maroc) : Données technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.24--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux glaçurés provenant d'un château du Duc de Berry (Mehun-sur-Yèvre, fin XIVe siècle) : recherche d'indices techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.21 - 34. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de céramiques glaçurées aghlabides ou fatimides (IXe- XIe siècles, Ifriqiya) par la mise en évidence de différences de texture au niveau de l'interface glaçure - terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Zelliges of Meknes (14th-century): Physical measurements of the colour and identification of colouring agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.207 - 211. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005123036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indices sur les techniques de fabrication de zelliges du XIVe siècle (Chellah, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Akerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.103 - 113. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaune de Raqqada&amp;quot; et autres couleurs de céramiques glaçurées Aghlabides de Tunisie (IXe-Xe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.179 - 186. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2001.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 - 1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges (Pulim). Presses Universitaires de Limoges (Pulim), 2024, 9782842878832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatlas 3. Recherches pluridisplinaires récentes sur les amphores nord-adriatiques à l’époque romaine – Recent multidisciplinary research on northern Adriatic amphorae during the Roman period Actes de la Table ronde internationale (Bordeaux, 11 avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, UNA_2 / Adriatlas 3, 9782381490045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05051257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly Vanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2017, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés physiques et mécaniques de quelques faïences anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-54, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica vidriada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapooulie, Marcela Sepúlveda, Nino Del Solar- Velarde y Véronique Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueomería, Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, Insituto Francés de Estudios Andinos, Université Bordeaux Montaigne, Universidad de Tarapacá, 2018, Travaux de l'Institut Francais d'Études Andines, 978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation into the Ceramic Technology of the Two-Colour Tiles of “Prince Noir” Castle (Bordeaux, France, Thirteen to Fourteenth Centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turbanti-Memmi, Isabella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry, 13th - 16th May 2008, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Berlin, Heidelberg, pp.55--60, 2011, 978-3-642-14677-0. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carreaux de pavement estampés de l’Aquitaine médiévale (XIIIe-XIVe siècles) : production et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, André Guillerme, Valerie Nègre et Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifice &amp; artifices – Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.429--436, 2010, 2708408763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de déterminer la provenance de céramiques glaçurées à décor vert et brun (Xe – XIe siècles) mises au jour en Sicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cilia Platamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zozaya, Juan and Retuerce, Manuel and Hervás, Miguel Angel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VIII congreso internacional de ceramica medieval en el mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asociación española de arqueología medieval, pp.207--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHI-MED : un programme de la Commission Européenne consacré à des matériaux de l’architecture de l’espace méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.175-187, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spectrométrie Raman appliquée à la céramique ancienne de Fès (Maroc, 14ème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.195-201, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between lead glazes and bodies: research on the mode of application of the glazing mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-404, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the ceramic technology of a late Iznik ceramic production (XVIIth century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institución Fernando el Católico, pp.393-398, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en majolique - Texture, composition et couleurs d’une céramique glaçurée trouvée à Ravello (XVIe siècle, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Peduto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.57-70, 2005, Scienze e Materiali del patrimonio culturale, 978-8872283981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;lèpre&amp;quot; des carreaux de céramique glaçurée de la cathédrale &amp;quot;El Seo&amp;quot; de Saragosse (Espagne, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.133-144, 2005, Scienze e Materiali del patrimonio culturale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les conséquences de l’altération et l’existence d’un décor de lustre métallique de bols en céramique glaçurée (XIVe - XVe siècles) recueillis dans une épave au large de la Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enza Platamone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinque secoli di ceramica dorata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione Siciliana Assessorato Beni Culturali ed Ambientali Publica Istruzione, pp.48-50, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISA: Image-Based Identification / Search for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International conference on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Julians, Malta. The Eurographics association, pp.57-60, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées de l'espace méditerranéen (IXe – XVIIe siècles ap. J.-C.). Matériaux, techniques et altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Michel de Montaigne Bordeaux 3, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayed BEN AMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Lead-Glazed Pottery in the Late Hellenistic and Roman Mediterranean : new investigations at Mytilene, Athens and Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (3), pp.439-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth: Assessing Craft Production and Trade at a Greek City under Western Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2972/hesperia.91.3.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais du Meshouar (Tlemcen, Algérie) : couleurs des zellijs et tracés de décors du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-2, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la fontaine en faïence stannifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques des carreaux de l'église de Cudot et de l'abbaye des Écharlis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études villeneuviennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 43, p. 56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zelliges du palais Al-Mansour (XVIIe siècle, Meknès, Maroc) : Données technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.24--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Zelliges of Meknes (14th-century): Physical measurements of the colour and identification of colouring agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.207 - 211. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005123036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux glaçurés provenant d'un château du Duc de Berry (Mehun-sur-Yèvre, fin XIVe siècle) : recherche d'indices techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.21 - 34. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de céramiques glaçurées aghlabides ou fatimides (IXe- XIe siècles, Ifriqiya) par la mise en évidence de différences de texture au niveau de l'interface glaçure - terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indices sur les techniques de fabrication de zelliges du XIVe siècle (Chellah, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Akerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.103 - 113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaune de Raqqada&amp;quot; et autres couleurs de céramiques glaçurées Aghlabides de Tunisie (IXe-Xe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.179 - 186. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2001.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Investigation of Chupícuaro Ceramic Wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the mineralogical and porosity transformations in ceramics due to salt whitening agent in modern Hebron ceramics: the contribution of non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international congress on archaeological sciences in the Eastern Mediterranean and the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazed tablewares at Corinth under the Romans: Technology and supply, 2nd century BC – 1st century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Ceramic Research in the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux perles frit-core du cimetière de Carbon-Blanc, Aquitaine, XVIes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Colloque annuel de l’association des archéologues du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloisonné &amp;quot; coloured glaze tiles during Timurid, Ottoman and Safavid Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poteries peintes en Midi toulousain à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lassure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Loewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Art et économie, une histoire partagée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Histoire Economique, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques architecturales à décors de glaçures colorées au sein du monde islamique (fin XIVe-fin XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques sur des objets en alliages à base de cuivre du XVIIe siècle : Nord-est de l'Amérique du nord et sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.V. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger, Kairouan et Bordeaux, étapes privilégiées pour la céramique glaçurée de l’architecture, entre Méditerranée et Asie Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nechar Bouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Tassili : 25 ans de coopération inter universitaire algéro-française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tin-glazed earthenware technique experimenting in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacture “Royale” of Samadet (1732 – 1830): Characterisation of a faience production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Eméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïences françaises de Nevers (XVII e-XVIII e s.) : Matériaux et techniques de fabrication de la production de « grand feu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude stylistique et technologique des carreaux de pavement du château de Lormont (Gironde, XIIIe - XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux de pavement glaçurés du château du Haut Châlucet (Haute--Vienne,, XIIIe -- XIVe s.) - Inventaire et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazing pottery in the late Hellenistic and early Roman Greece : Multi-technique analysis of « Megarian » bowls, eastern sigillata, and related wares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des couleurs et des tracés de décors tlemcéniens du XIVe siècle (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the production methods: zellijs of Meshouar (XIV th century, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the identification of the workshop responsible for the production and circulation of the Ionian cups in the Northern Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre annuelle The European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle de la maison 1 du site Berg Armo, Sainte-Marie-aux-Mines, France (68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besonçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored Glaze Tiles during the Ottoman Empire (beginning of the 15th to the mid-16th century )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de décors dits de ligne noire de céramiques architecturales au sein du monde islamique (XIVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05051257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly Vanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2017, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 - 1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges (Pulim). Presses Universitaires de Limoges (Pulim), 2024, 9782842878832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatlas 3. Recherches pluridisplinaires récentes sur les amphores nord-adriatiques à l’époque romaine – Recent multidisciplinary research on northern Adriatic amphorae during the Roman period Actes de la Table ronde internationale (Bordeaux, 11 avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, UNA_2 / Adriatlas 3, 9782381490045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés physiques et mécaniques de quelques faïences anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-54, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica vidriada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapooulie, Marcela Sepúlveda, Nino Del Solar- Velarde y Véronique Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueomería, Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, Insituto Francés de Estudios Andinos, Université Bordeaux Montaigne, Universidad de Tarapacá, 2018, Travaux de l'Institut Francais d'Études Andines, 978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation into the Ceramic Technology of the Two-Colour Tiles of “Prince Noir” Castle (Bordeaux, France, Thirteen to Fourteenth Centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turbanti-Memmi, Isabella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry, 13th - 16th May 2008, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Berlin, Heidelberg, pp.55--60, 2011, 978-3-642-14677-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carreaux de pavement estampés de l’Aquitaine médiévale (XIIIe-XIVe siècles) : production et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, André Guillerme, Valerie Nègre et Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifice &amp; artifices – Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.429--436, 2010, 2708408763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de déterminer la provenance de céramiques glaçurées à décor vert et brun (Xe – XIe siècles) mises au jour en Sicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cilia Platamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zozaya, Juan and Retuerce, Manuel and Hervás, Miguel Angel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VIII congreso internacional de ceramica medieval en el mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asociación española de arqueología medieval, pp.207--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHI-MED : un programme de la Commission Européenne consacré à des matériaux de l’architecture de l’espace méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.175-187, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spectrométrie Raman appliquée à la céramique ancienne de Fès (Maroc, 14ème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.195-201, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between lead glazes and bodies: research on the mode of application of the glazing mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-404, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the ceramic technology of a late Iznik ceramic production (XVIIth century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institución Fernando el Católico, pp.393-398, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les conséquences de l’altération et l’existence d’un décor de lustre métallique de bols en céramique glaçurée (XIVe - XVe siècles) recueillis dans une épave au large de la Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enza Platamone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinque secoli di ceramica dorata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione Siciliana Assessorato Beni Culturali ed Ambientali Publica Istruzione, pp.48-50, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en majolique - Texture, composition et couleurs d’une céramique glaçurée trouvée à Ravello (XVIe siècle, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Peduto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.57-70, 2005, Scienze e Materiali del patrimonio culturale, 978-8872283981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;lèpre&amp;quot; des carreaux de céramique glaçurée de la cathédrale &amp;quot;El Seo&amp;quot; de Saragosse (Espagne, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.133-144, 2005, Scienze e Materiali del patrimonio culturale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISA: Image-Based Identification / Search for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International conference on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Julians, Malta. The Eurographics association, pp.57-60, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées de l'espace méditerranéen (IXe – XVIIe siècles ap. J.-C.). Matériaux, techniques et altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Michel de Montaigne Bordeaux 3, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954126v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Patin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039334v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ehrhardt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729483v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.V. Hancock" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollagnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nechar Bouachi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aissaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Em&#233;ry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983251v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cicuttini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039166v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142708v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Mueller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2972/hesperia.91.3.0485" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6947" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743344v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ferrara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Du Pasquier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743182v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Azzou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Haddad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Bon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.441" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.458" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123036" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900211v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900210v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoulatli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2001.1013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876112v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954689v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13120" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757493v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiorilla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cilia Platamone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983443v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Lyazidi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983480v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983486v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baji" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970269v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peduto" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970180v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Platamone" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165065v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30024" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Mueller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2972/hesperia.91.3.0485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bachir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ferrara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Du Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Azzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Bon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.458" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoulatli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2001.1013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ehrhardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.V. Hancock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollagnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nechar Bouachi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aissaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Em&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cicuttini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708902v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Patin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954689v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13120" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757506v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiorilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cilia Platamone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Lyazidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983486v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baji" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983569v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Platamone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peduto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165065v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30024" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>