--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayed BEN AMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Lead-Glazed Pottery in the Late Hellenistic and Roman Mediterranean : new investigations at Mytilene, Athens and Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (3), pp.439-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth: Assessing Craft Production and Trade at a Greek City under Western Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2972/hesperia.91.3.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais du Meshouar (Tlemcen, Algérie) : couleurs des zellijs et tracés de décors du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-2, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la fontaine en faïence stannifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques des carreaux de l'église de Cudot et de l'abbaye des Écharlis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études villeneuviennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 43, p. 56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zelliges du palais Al-Mansour (XVIIe siècle, Meknès, Maroc) : Données technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.24--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Zelliges of Meknes (14th-century): Physical measurements of the colour and identification of colouring agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.207 - 211. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005123036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux glaçurés provenant d'un château du Duc de Berry (Mehun-sur-Yèvre, fin XIVe siècle) : recherche d'indices techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.21 - 34. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de céramiques glaçurées aghlabides ou fatimides (IXe- XIe siècles, Ifriqiya) par la mise en évidence de différences de texture au niveau de l'interface glaçure - terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indices sur les techniques de fabrication de zelliges du XIVe siècle (Chellah, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Akerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.103 - 113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaune de Raqqada&amp;quot; et autres couleurs de céramiques glaçurées Aghlabides de Tunisie (IXe-Xe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.179 - 186. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2001.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Investigation of Chupícuaro Ceramic Wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the mineralogical and porosity transformations in ceramics due to salt whitening agent in modern Hebron ceramics: the contribution of non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international congress on archaeological sciences in the Eastern Mediterranean and the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazed tablewares at Corinth under the Romans: Technology and supply, 2nd century BC – 1st century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Ceramic Research in the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux perles frit-core du cimetière de Carbon-Blanc, Aquitaine, XVIes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Colloque annuel de l’association des archéologues du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloisonné &amp;quot; coloured glaze tiles during Timurid, Ottoman and Safavid Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poteries peintes en Midi toulousain à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lassure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Loewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Art et économie, une histoire partagée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Histoire Economique, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques architecturales à décors de glaçures colorées au sein du monde islamique (fin XIVe-fin XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques sur des objets en alliages à base de cuivre du XVIIe siècle : Nord-est de l'Amérique du nord et sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.V. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger, Kairouan et Bordeaux, étapes privilégiées pour la céramique glaçurée de l’architecture, entre Méditerranée et Asie Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nechar Bouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Tassili : 25 ans de coopération inter universitaire algéro-française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tin-glazed earthenware technique experimenting in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacture “Royale” of Samadet (1732 – 1830): Characterisation of a faience production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Eméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïences françaises de Nevers (XVII e-XVIII e s.) : Matériaux et techniques de fabrication de la production de « grand feu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude stylistique et technologique des carreaux de pavement du château de Lormont (Gironde, XIIIe - XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux de pavement glaçurés du château du Haut Châlucet (Haute--Vienne,, XIIIe -- XIVe s.) - Inventaire et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazing pottery in the late Hellenistic and early Roman Greece : Multi-technique analysis of « Megarian » bowls, eastern sigillata, and related wares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des couleurs et des tracés de décors tlemcéniens du XIVe siècle (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the production methods: zellijs of Meshouar (XIV th century, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the identification of the workshop responsible for the production and circulation of the Ionian cups in the Northern Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre annuelle The European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle de la maison 1 du site Berg Armo, Sainte-Marie-aux-Mines, France (68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besonçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored Glaze Tiles during the Ottoman Empire (beginning of the 15th to the mid-16th century )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de décors dits de ligne noire de céramiques architecturales au sein du monde islamique (XIVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05051257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly Vanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2017, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 - 1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges (Pulim). Presses Universitaires de Limoges (Pulim), 2024, 9782842878832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatlas 3. Recherches pluridisplinaires récentes sur les amphores nord-adriatiques à l’époque romaine – Recent multidisciplinary research on northern Adriatic amphorae during the Roman period Actes de la Table ronde internationale (Bordeaux, 11 avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, UNA_2 / Adriatlas 3, 9782381490045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés physiques et mécaniques de quelques faïences anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-54, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica vidriada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapooulie, Marcela Sepúlveda, Nino Del Solar- Velarde y Véronique Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueomería, Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, Insituto Francés de Estudios Andinos, Université Bordeaux Montaigne, Universidad de Tarapacá, 2018, Travaux de l'Institut Francais d'Études Andines, 978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation into the Ceramic Technology of the Two-Colour Tiles of “Prince Noir” Castle (Bordeaux, France, Thirteen to Fourteenth Centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turbanti-Memmi, Isabella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry, 13th - 16th May 2008, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Berlin, Heidelberg, pp.55--60, 2011, 978-3-642-14677-0. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carreaux de pavement estampés de l’Aquitaine médiévale (XIIIe-XIVe siècles) : production et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, André Guillerme, Valerie Nègre et Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifice &amp; artifices – Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.429--436, 2010, 2708408763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de déterminer la provenance de céramiques glaçurées à décor vert et brun (Xe – XIe siècles) mises au jour en Sicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cilia Platamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zozaya, Juan and Retuerce, Manuel and Hervás, Miguel Angel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VIII congreso internacional de ceramica medieval en el mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asociación española de arqueología medieval, pp.207--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHI-MED : un programme de la Commission Européenne consacré à des matériaux de l’architecture de l’espace méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.175-187, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spectrométrie Raman appliquée à la céramique ancienne de Fès (Maroc, 14ème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.195-201, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between lead glazes and bodies: research on the mode of application of the glazing mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-404, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the ceramic technology of a late Iznik ceramic production (XVIIth century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institución Fernando el Católico, pp.393-398, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les conséquences de l’altération et l’existence d’un décor de lustre métallique de bols en céramique glaçurée (XIVe - XVe siècles) recueillis dans une épave au large de la Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enza Platamone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinque secoli di ceramica dorata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione Siciliana Assessorato Beni Culturali ed Ambientali Publica Istruzione, pp.48-50, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en majolique - Texture, composition et couleurs d’une céramique glaçurée trouvée à Ravello (XVIe siècle, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Peduto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.57-70, 2005, Scienze e Materiali del patrimonio culturale, 978-8872283981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;lèpre&amp;quot; des carreaux de céramique glaçurée de la cathédrale &amp;quot;El Seo&amp;quot; de Saragosse (Espagne, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.133-144, 2005, Scienze e Materiali del patrimonio culturale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISA: Image-Based Identification / Search for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International conference on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Julians, Malta. The Eurographics association, pp.57-60, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées de l'espace méditerranéen (IXe – XVIIe siècles ap. J.-C.). Matériaux, techniques et altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Michel de Montaigne Bordeaux 3, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.02865329513px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayed BEN AMARA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring mineralogical and porosity transformations in modern Hebron ceramics caused by salt whitening agent using non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71, pp.105660. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Frequency-Modulated Continuous-Wave Inspection of an Ancient Enamel Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (9), pp.2928. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Lead-Glazed Pottery in the Late Hellenistic and Roman Mediterranean : new investigations at Mytilene, Athens and Ostia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel John Versluys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93 (3), pp.439-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz time-domain spectro-imaging and hyperspectral imagery to investigate a historical Longwy glazed ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galluzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSI Scientific Reports Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.19248. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-69697-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ychsma ceramic provenance from Armatambo, 1250 – 1532 CE (Lima, Peru). A local or imported production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorka Arana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103772. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐invasive on‐site method for thickness measurement of transparent ceramic glazes based on depth from focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Cou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of relief polychrome glazed ceramics (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.104176. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometric Characterization of the Industrial Production of Porcelains in the Vieillard &amp; Co. Manufactory (Bordeaux, France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (15), pp.5311. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15155311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical transformations due to salt whitening agent in modern Hebron ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03478123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Glazed Pottery at Late Medieval Corinth: Assessing Craft Production and Trade at a Greek City under Western Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Mueller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hesperia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91 (3), pp.485-569. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2972/hesperia.91.3.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Mechanical Characterisation of White Earthenware Glazes from the Johnston‐Vieillard Manufactory (France, 19th Century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier‐doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Archaeological Artefacts Using Methods Specific to Materials Science: The Case Study of Dacian Ceramics from 2nd c. BC to 1st c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cătălin Ducu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (14), pp.3908. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological investigation on ceramic bodies of 19th century French white earthenware from the Bordeaux region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.102314. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palais du Meshouar (Tlemcen, Algérie) : couleurs des zellijs et tracés de décors du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43-2, pp.265-274. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier siècles avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.33-50. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle du site Berg Armo (XVI s., Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques anciennes sous le regard des archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), pp.145-148. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.6501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;La nougatine&amp;quot; : étude régionale d'une céramique à pâte chamottée médiévale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Faravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high resolution ceramic series for production site studies: the case of Loron amphorae (Croatia, 1st–3rd c. A.D.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40494-015-0050-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation et restauration de la fontaine en faïence stannifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Du Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sèvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.87-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéométriques des carreaux de l'église de Cudot et de l'abbaye des Écharlis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études villeneuviennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 43, p. 56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Zelliges du palais Al-Mansour (XVIIe siècle, Meknès, Maroc) : Données technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51, pp.24--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rouge est mis : analyse des rouges dans la faïence de « grand feu » du XVIIIe et du XIXe siècle (avec le rouge de Thiviers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Lucas maria del carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Moncada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux glaçurés provenant d'un château du Duc de Berry (Mehun-sur-Yèvre, fin XIVe siècle) : recherche d'indices techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Gourdon-Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phlippe Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.21 - 34. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinction de céramiques glaçurées aghlabides ou fatimides (IXe- XIe siècles, Ifriqiya) par la mise en évidence de différences de texture au niveau de l'interface glaçure - terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.35 - 42. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological Zelliges of Meknes (14th-century): Physical measurements of the colour and identification of colouring agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.207 - 211. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005123036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indices sur les techniques de fabrication de zelliges du XIVe siècle (Chellah, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aomar Akerraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (1), pp.103 - 113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2003.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaune de Raqqada&amp;quot; et autres couleurs de céramiques glaçurées Aghlabides de Tunisie (IXe-Xe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Daoulatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Rammah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (1), pp.179 - 186. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arsci.2001.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazing pottery in the late Hellenistic and early Roman Greece : Multi-technique analysis of « Megarian » bowls, eastern sigillata, and related wares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic connectivity in central Italy: a study of raw materials and ceramics from the Grotta Battifratta site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Chiarabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Eramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Conati Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Painted Decorations on Ceramics from the Ánimas Altas-Ánimas Bajas Archaeological Complex, Paracas Culture (Peru, 400 BCE-100 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifatullah Hassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Bachir Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archaeometric characterization of late medieval ceramics from Murcia (15th-16th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Sánchez-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García Porras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de céramique Ychsma durant la période Intermédiaire Récent à l'Horizon Récent (1250 -1532 AD) : une unité technologique sur la côte centrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia Iñañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Niice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early days of ceramic lead-glazing in the Mediterranean: Unravelling technological practices in Asia Minor, Greece, and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical investigation of ceramic productions from Formative Mesoamerica to reassess the influence of Chupicuaro culture in the Basin of Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Archéométrie 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive characterization of 19th-century museum pieces: identification of glaze pigments by hyperspectral imaging and PIXE-PIGE analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glaze pigments by hyperspectral imaging: in situ characterization of 19th-century color palettes and museum pieces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Javel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbone, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pottery as an indicator of the economic integration of the Latin Greek countryside The case of the Mazi Plain, in the hinterland of the city of Thebes (central Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Kondylis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ychma ceramics production technologies (1250 AD - 1530 AD), the case study of the site of Armatambo and the Sanctuary of Pachacamac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Inanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine Glazed Wares in White Fabrics (‘Glazed White Wares’) Discovered in the Frankish Area at Corinth: Chronology, Provenance and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting in Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émaux en relief : techniques et matières. Le cas de la manufacture Vieillard et Cie (Bordeaux, France, XIXème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the industrial production of porcelain in the Vieillard and Cie manufactory (Bordeaux, France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;globalization&amp;quot; of glazed pottery trade and production across the late medieval Mediterranean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Johnston-Vieillard manufactory (Bordeaux, France, 19th century): preliminary results on white earthenware production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sireix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd International Symposium in Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of LA-ICP-MS analysis to lead glaze investigation: two case-studies in medieval and modern archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Ceramic Petrology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating porous network in ceramics using X-Ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de production méso-américaine : étude des céramiques Chupícuaro, Tres Mezquites et Loma Alta. (100 av. J.-C. - 550 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dante Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints or cultural practices with Ethiopian potters with Oromo and Wolayta ? Discussion about the injera plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the production methods: zellijs of Meshouar (XIV th century, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the identification of the workshop responsible for the production and circulation of the Ionian cups in the Northern Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e rencontre annuelle The European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01708902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Istrian oil amphorae workshops 1st-3rd c. AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'identifier les étapes de préparation de la pâte dans les poteries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des couleurs et des tracés de décors tlemcéniens du XIVe siècle (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnoarchéométrique céramique : premiers résultats à partir des traditions techniques potières Woloyta et Oromo (Ethiopie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations différentielles et processus post-dépositionnels Sur quelques tessons crus et cuits de la fin de l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile adriatiques : réexamen de l’approvisionnement en matières premières argileuses du site de Loron (Ier-IIIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored Glaze Tiles during the Ottoman Empire (beginning of the 15th to the mid-16th century )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Moignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique de poêle de la maison 1 du site Berg Armo, Sainte-Marie-aux-Mines, France (68)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Patin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besonçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concrétions ferrugineuses dans les terres cuites sont-elles des marqueurs de la température de cuisson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramique de poêle du site Berg Armo (Sainte-Marie-aux-Mines, France) : matériaux et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne ICERAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between ceramic production and the natural environment of the Ebro valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude physico-chimique de décors dits de ligne noire de céramiques architecturales au sein du monde islamique (XIVe-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les concrétions ferrugineuses dans les terres cuites : marqueurs de température de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Y. Lefrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque d'Archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribución del proyecto CHUPICERAM a nuestra comprensión de la dinámica social en Chupícuaro durante el Preclásico tardío y terminal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio arqueométrico de la producción cerámica de la cultura Chupícuaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparación de las características fisicoquímicas de la cerámica producida por Chupícuaro y Cuicuilco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procesos culturales del Preclásico en el Occidente y Centro de México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Mexico City, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical Investigation of Chupícuaro Ceramic Wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th annual meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, New Orlean, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the mineralogical and porosity transformations in ceramics due to salt whitening agent in modern Hebron ceramics: the contribution of non-invasive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Ledevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international congress on archaeological sciences in the Eastern Mediterranean and the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glazed tablewares at Corinth under the Romans: Technology and supply, 2nd century BC – 1st century AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Ceramic Research in the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Athène, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and salt exploitation in Kura-Araxes communities: Comparative archaeometric analyses of the pottery assemblages from Duzdağı, Şorsu, Ovçular Tepesi and Uçan Ağıl (Azerbaijan, Nakhchivan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Modeste Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux perles frit-core du cimetière de Carbon-Blanc, Aquitaine, XVIes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelphine Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ehrhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41e Colloque annuel de l’association des archéologues du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Caucasus and North-western Iran during the Chalcolithic period: what do the archaeometric data tell us about mobility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Marro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Guirriec-Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, Mobility and Innovations: interpreting change between the Neolithic and the Early Bronze Age in the South Caucasus and Northern Iran (ca. 6200-2400 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Marro; Rémi Berthon; Céline Bon; François-Xavier le Bourdonnec, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Chupicuaro ceramic production during the Formative Period in Mesoamerica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics (EMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19276/plinius.2023.emac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient enamel plate characterized by Time domain spectro imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip F Taday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and stylistic characteristics of Chupicuaro ceramic wares (Formative Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Sedov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference &amp; Exhibition of the European Ceramic Society (ECerS) 2023 - Session SS13 Ceramics and glass in cultural heritage and art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amphores de Loron : apport de l’archéométrie à l’étude d’un site de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques à l’époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pessac, France. pp.39-56, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/una2.9782381490038.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The production of lead glazed tablewares in late medieval Italy and their exportation to Latin Greece: New considerations on 14th-century contexts from Corinth, Peloponnese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EMAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ Barcelone, Sep 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multianalytical approach for the study of colored glaze decoration: the case study of Vieillard & Cie Manufactory (France, 19th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sireix Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Marache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of white earthenware in the Johnston-Vieillard manufactory (19th century): recipes evolution and production strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections among craft communities in the late medieval Mediterranean: New considerations on patterns of use of the Naples Yellow pigment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotini Kondyli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Archaeological Institute of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diffusion of pottery products, decorative styles and craft technology in the late medieval Mediterranean: A Greek perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Kiriatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mueller Noemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès International de Céramiques Médiévales et Modernes en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medieval Aegean between East and West: Assessing glazing technologies at Greek pottery workshops under Byzantine and Latin rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Liard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Della Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armida Sodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Archaeologists Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies productives des ateliers d’amphores à huile istriens (Ier-IIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical traditions and potter craftsmanship among the Woloyta and Oromo groups in Ethiopia. Actualist references for refining prehistoric ceramic analytical protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières à Penser : sélection et traitement des matières premières dans les productions potières du Néolithique ancien/ Raw materials acquisition and processing in Early Neolithic pottery productions. Séances de la société préhistorique française. Séance en ligne. Dir. Laurence Burnez-Lanotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Namur, Belgium. pp.29-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloisonné &amp;quot; coloured glaze tiles during Timurid, Ottoman and Safavid Dynasties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poteries peintes en Midi toulousain à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lassure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Loewen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international « Art et économie, une histoire partagée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Histoire Economique, Nov 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loron amphorae : a synthesis of recent archaeometrical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde internationale : "Recherches pluridisciplinaires récentes sur les amphores nord-adriatiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques et artisanat potier chez les groupes Woloyta et Oromo d’Éthiopie. Des référentiels actualistes pour le perfectionnement des protocoles analytiques des céramiques préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Meeting of the Society of Africanist archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production strategies in Adriatic oil amphorae workshops: a reassessment of raw materials collection and preparation (1st-3rd c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le centre potier de Sadirac (Gironde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Regaldo Saint-Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Guindon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques architecturales à décors de glaçures colorées au sein du monde islamique (fin XIVe-fin XVIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plomb dans les glaçures des tuiles médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Groupe de contact du FNRS « Le plomb archéologique : caractérisation, technologie, économie et restauration »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Auditorium du Grand Curtius, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian ceramic production during the Late Iron Age — Preliminary results on some unfired pottery sherds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations techniques sur des objets en alliages à base de cuivre du XVIIe siècle : Nord-est de l'Amérique du nord et sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.V. Hancock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alger, Kairouan et Bordeaux, étapes privilégiées pour la céramique glaçurée de l’architecture, entre Méditerranée et Asie Centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nechar Bouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Tassili : 25 ans de coopération inter universitaire algéro-française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tin-glazed earthenware technique experimenting in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Ancient Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Manufacture “Royale” of Samadet (1732 – 1830): Characterisation of a faience production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Eméry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Camin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Ancient Ceramics'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïences françaises de Nevers (XVII e-XVIII e s.) : Matériaux et techniques de fabrication de la production de « grand feu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Métreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude stylistique et technologique des carreaux de pavement du château de Lormont (Gironde, XIIIe - XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carreaux de pavement glaçurés du château du Haut Châlucet (Haute--Vienne,, XIIIe -- XIVe s.) - Inventaire et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Conte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès international d’Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport de synthèse 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2024, 369 p. (vol. 1) et 340 p. (vol.2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05051257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche 2021-2024 “La production de la céramique très décorée et de la céramique à inclusions de calcaire coquillier dans le bassin versant de la Moselle entre le début du XIIIe siècle et la fin du XVe siècle”, Rapport d’activités 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Prouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bocquet-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP; LA3M - UMR7298 AMU-CNRS. 2023, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAFKATA –CERANGKOR. Rapport de la campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly Vanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thirion-Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française d'Extrême-Orient. 2017, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 - 1895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yvernault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Limoges (Pulim). Presses Universitaires de Limoges (Pulim), 2024, 9782842878832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatlas 3. Recherches pluridisplinaires récentes sur les amphores nord-adriatiques à l’époque romaine – Recent multidisciplinary research on northern Adriatic amphorae during the Roman period Actes de la Table ronde internationale (Bordeaux, 11 avril 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tassaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, UNA_2 / Adriatlas 3, 9782381490045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02876112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical study of ceramic materials from the Chupicuaro culture (Formative Period, Mesoamerica)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Alloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Cabadas-Báez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de composition et identification des altérations géochimiques des matériaux céramiques : le cas des productions d’un atelier ibérique (Teruel, Espagne ; IIe-Ier millénaire avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Frerebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316501v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés physiques et mécaniques de quelques faïences anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Raine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Frugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-54, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéométrique des faïences fines produites à la manufacture bordelaise Johnston-Vieillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">édition Presses universitaires de Limoges Pulim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les manufactures bordelaises Johnston et Vieillard (1835 – 1895)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-44, 2024, 978 284 287 883 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières tuiles plates en Auxerrois (XIIe-XIIIe siècles) : approche typologique et archéométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thuillier F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terres cuites architecturales en France du Moyen-Âge à l’époque contemporaine : recherches sur les tuileries et les productions tuilières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Mergoil, 2019, Archéologie Moderne Contemporaine, 978-2-35518-091-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerámica vidriada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Chapooulie, Marcela Sepúlveda, Nino Del Solar- Velarde y Véronique Wright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueomería, Estudios analíticos de materiales arqueológicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 351, Insituto Francés de Estudios Andinos, Université Bordeaux Montaigne, Universidad de Tarapacá, 2018, Travaux de l'Institut Francais d'Études Andines, 978-612-4358-02-9. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifea.13120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation into the Ceramic Technology of the Two-Colour Tiles of “Prince Noir” Castle (Bordeaux, France, Thirteen to Fourteenth Centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turbanti-Memmi, Isabella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Symposium on Archaeometry, 13th - 16th May 2008, Siena, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Berlin, Heidelberg, pp.55--60, 2011, 978-3-642-14677-0. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14678-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les carreaux de pavement estampés de l’Aquitaine médiévale (XIIIe-XIVe siècles) : production et techniques de fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cicuttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Carvais, André Guillerme, Valerie Nègre et Joël Sakarovitch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edifice &amp; artifices – Histoires constructives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.429--436, 2010, 2708408763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible de déterminer la provenance de céramiques glaçurées à décor vert et brun (Xe – XIe siècles) mises au jour en Sicile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fiorilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cilia Platamone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thierrin-Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zozaya, Juan and Retuerce, Manuel and Hervás, Miguel Angel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VIII congreso internacional de ceramica medieval en el mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Asociación española de arqueología medieval, pp.207--214, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHI-MED : un programme de la Commission Européenne consacré à des matériaux de l’architecture de l’espace méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ollagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Massué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.175-187, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-spectrométrie Raman appliquée à la céramique ancienne de Fès (Maroc, 14ème siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Azzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Lyazidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Bejjit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minbar Al Jamiaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.195-201, 2007, Actes de la Rencontre Internationale sur le Patrimoine Architectural Méditerranéen (RIPAM’2005), 9981-933-12-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between lead glazes and bodies: research on the mode of application of the glazing mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-404, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the ceramic technology of a late Iznik ceramic production (XVIIth century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Baji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institución Fernando el Católico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institución Fernando el Católico, pp.393-398, 2006, 84-7820-848-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en majolique - Texture, composition et couleurs d’une céramique glaçurée trouvée à Ravello (XVIe siècle, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Peduto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.57-70, 2005, Scienze e Materiali del patrimonio culturale, 978-8872283981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;lèpre&amp;quot; des carreaux de céramique glaçurée de la cathédrale &amp;quot;El Seo&amp;quot; de Saragosse (Espagne, XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Cuin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CUEBC. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décor de lustre métallique et céramique glaçurée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Edipuglia, pp.133-144, 2005, Scienze e Materiali del patrimonio culturale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les conséquences de l’altération et l’existence d’un décor de lustre métallique de bols en céramique glaçurée (XIVe - XVe siècles) recueillis dans une épave au large de la Sicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schvoerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enza Platamone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinque secoli di ceramica dorata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regione Siciliana Assessorato Beni Culturali ed Ambientali Publica Istruzione, pp.48-50, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISA: Image-Based Identification / Search for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vialard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bechtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International conference on Virtual Reality, Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Julians, Malta. The Eurographics association, pp.57-60, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques glaçurées de l'espace méditerranéen (IXe – XVIIe siècles ap. J.-C.). Matériaux, techniques et altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Ben Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Michel de Montaigne Bordeaux 3, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002BOR30024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Mueller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2972/hesperia.91.3.0485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541273v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bachir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6947" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ferrara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Du Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Azzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Bon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.458" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoulatli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2001.1013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039416v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ehrhardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.V. Hancock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollagnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nechar Bouachi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aissaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729563v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Em&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983237v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cicuttini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983266v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708902v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Patin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961982v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906535v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954689v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13120" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757486v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757506v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiorilla" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cilia Platamone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983443v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Lyazidi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983486v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baji" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983569v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Platamone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970269v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peduto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165065v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30024" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teodorescu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pigot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105660" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fauquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galluzzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092928" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel John Versluys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F Taday" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69697-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Pareja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Arana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sanders" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Mueller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15155311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2972/hesperia.91.3.0485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier&#8208;doyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Frugier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12656" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695494v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;t&#259;lin Ducu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bachir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6947" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877413v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7220" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bauer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.6501" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-015-0050-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Ferrara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Du Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Azzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Haddad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rosen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucas&#160;maria&#160;del&#160;carmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Moncada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Morin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.224" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gourdon-Platel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Bon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Thierrin-Michael" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rammah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.458" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005123036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Haddad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2003.1046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Daoulatli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2001.1013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Chiarabba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Eramo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Conati Barbaro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248973v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifatullah Hassin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bachir Bacha" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Castillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia I&#241;a&#241;ez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a Porras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Diaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Casta&#241;eda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599142v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Javel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kondylis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Inanez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sireix Christophe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899146v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Kiriatzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotini Kondyli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923078v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982336v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899011v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Perron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982303v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Borgen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954126v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982284v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961992v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacheco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moignard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962018v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Patin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castets" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gorgues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039334v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039426v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ehrhardt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018001v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Guirriec-Cornu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195383v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cabadas-B&#225;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sedov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19276/plinius.2023.emac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863920v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/una2.9782381490038.4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532710v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982713v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueller Noemi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Della Ventura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armida Sodo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887239v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Caro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Piques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Loewen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729853v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729872v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Regaldo Saint-Blancard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guindon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729423v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729483v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.V. Hancock" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729561v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollagnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nechar Bouachi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aissaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729563v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729550v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Em&#233;ry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983251v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cicuttini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Merat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Leon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05051257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Vanna" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thirion-Merle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906535v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yvernault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876112v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Marion" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tassaux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316501v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039273v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Raine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039257v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954689v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifea.13120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757486v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14678-7_8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757493v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fiorilla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cilia Platamone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thierrin-Michael" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983443v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Massu&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Lyazidi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Bejjit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983480v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Cuin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970269v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Peduto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970180v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983569v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacoste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enza Platamone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406284v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vialard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04165065v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002BOR30024" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>