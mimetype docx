--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -1656,248 +1656,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383696v1</w:t>
+                <w:t xml:space="preserve">hal-01384326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélité d'interaction dans les simulateurs : deux techniques de navigations pour un simulateur virtuel de biopsie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux techniques uni-manuelles de manipulation avec contraintes pour la modélisation 3D sur TabletPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylen Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.278-284, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.8-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384326v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2304,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Imanipour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2585117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatin Shamimi Mohd Zuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suziah Sulaiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3461473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Rohaya Awang Rambli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdi57181.2022.10007124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Izza Arshad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00363" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASG031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Imanipour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gabriel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylen Ricca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2025.2585117" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatin Shamimi Mohd Zuki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suziah Sulaiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3461473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamelin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Cheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00779-020-01431-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861408v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-020-00445-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05234683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaouki Babahenini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Rohaya Awang Rambli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdi57181.2022.10007124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fastelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03648598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Herfort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Brocas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Amelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR50410.2021.00031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3234253.3234304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892259" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525188v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2017.7893334" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Vincent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Combe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreen Izza Arshad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00363" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04412871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASG031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>