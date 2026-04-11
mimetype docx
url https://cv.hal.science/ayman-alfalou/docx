--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayman Alfalou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ayman-alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3965-4648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168630907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncréa Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-025-11742-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication with exclusive-OR operated optical vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.527399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-modified segmented phase-only filter for in-plane rotated object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen K Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (8), pp.085538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ad61a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical asymmetric image encryption using vectorial light field encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonu Kumar Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.130097. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.130097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Power Allocation and User-Pairing Techniques for MIMO-NOMA in VLC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Charge Identification of Vortex Beams Through Optical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allarakha Shikder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1315-1318. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3321413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the False Alarm Capability of the Extended Maximum Average Correlation Height Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.1096. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10101096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Performing Automatic Detection of Structural Chromosomal Abnormalities Using Siamese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435 (8), pp.168045. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of NOMA for VLC Systems: Research Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1395. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22041395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer feed-forward neural network (MLFNN) for the resource-constrained project scheduling problem (RCPSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.dsl.2022.7.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple color image fusion, compression, and encryption using compressive sensing, chaotic-biometric keys, and optical fractional Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rafiq Abuturab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108071. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image encryption using vectorial light field through a compact optical set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ac6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored dual polarization encryption-coherence modulation-based decryption scheme for a predefined uniformly distributed noisy output image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiyaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.17400-17415. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.453725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC’s Intra Mode Selection Using Odds Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Alnaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (15), pp.1839. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw/Sw Co-Design technique for 2D fast fourier transform algorithm on Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2021.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Fast Intra-Mode Selection Using World War II Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.985. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10090985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Encoded Fully-Phase Encryption Using Transport-of-Intensity Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Deep Neural Network Methods: Computational and Perceptual Methods—An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida El Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1367. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmer’s Head Detection Based on a Contrario and Scaled Composite JTC Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/4145938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication using spatially variant polarized beam and sparse phase sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105828. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sky Dehazing by Atmospheric Light Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.4893. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication scheme using dual polarization decoding configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and hyperspectral imaging matter for newly emerging perspectives in optical image processing: guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.ED10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.11.00ED10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941-4944. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image encryption method based on incoherent imaging and polarized light encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 415, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced driver assistance system: Road sign identification using VIAPIX system and a correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 3DIM-DS 2015: Optical image processing in the context of 3D imaging, metrology, and data security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.1. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in face correlation research: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.9.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhanced multiple-image authentication based on cascaded optical interference and sparse phase mixed encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road marking features extraction using the VIAPIX® system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system by a dynamic fusion of correlation and color histogram techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of decision making for face recognition based on nonlinear correlation plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 343 (343), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Optical Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.119-256. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.po.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Optical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.22349. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (19), pp.22349. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.022349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive test for sea mine identification based on polarization-aided image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29283-29297. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underwater target detection by imaging polarimetry and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubreuil Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delrot Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (5), pp.997-1005. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.000997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater target detection by imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, July/August 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing compression and encryption of phase-shifting digital holograms for three-dimensional object reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 307, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elderly fall detection application based on Joint Transform Correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201307.004994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision optimization for face recognition based on an alternate correlation plane quantification metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (9), pp.1562-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimized asymmetric segmented phase-only correlation filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2638-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear fringe-adjusted joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.098201-1 098201-14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.9.098201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness against attacks of dual polarization encryption using the Stokes–Mueller formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.094004. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/14/9/094004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating method for face recognition based on correlation technique and independent component analysis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robust and Discriminating Method for Face Recognition Based on Correlation Technique and Independent Component Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting root-mean-square time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spectral image compression devoted to optical correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting RMS time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual encryption scheme of images using polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.2185-2187. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Encryption Scheme of Images Using Polarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2185-2187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double random phase encryption scheme to multiplex and simultaneous encode multiple images,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image compression and encryption methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Opt. Photon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.589-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new double random phase encryption scheme to multiplex and simultaneous encode multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.5933-5947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optical 2D wavelet transform based on the JPEG2000 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkholidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical video-image encryption with enforced security level using independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical video-image encryption enforced security level using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un corrélateur optimisé : Application à la reconnaissance des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Implementation of Segmented Composite Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.6123-6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of ferroelectric liquid-crystal-technology-based coherent optical multichannel correlators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (14), pp.3034-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart system for blurring undesirable objects in road applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2618745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bandes hyperspectrales pour la prédiction non destructive des traits bio-chimiques des feuilles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2022 (JiONC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dual Polarization Encryption Scheme based on a Tailored Pixelated Polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiya Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, France. pp.FW5B.2, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FW5B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting hyperspectral bands for leaf mass per area prediction by means of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS ( IEEE International Geoscience and Remote Sensing Symposium ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Koschmieder dehazing model for underwater marker detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to classify materials using Mueller imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision (QCAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.111720Z, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2516351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic swimmer tracking system based on an optimized scaled composite JTC technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98450E, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2225448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS brings its expertise in a new approach to improve knowledge and quality of topological and regulatory data dedicated to road, for OPTICITIES project needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multitracking system for the evaluation of high-level swimmers performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.90940A, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local binary patterns preprocessing for face identification/verification using the VanderLugt correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.909408, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Mesleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data Rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesleh Raed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of automatic man-made object detection in underwater videos by using of navigational information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mandelert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. pp.Leonard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards all-numerical implementation of correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839809-839809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fringe-adjusted JTC Based Face Tracking Using an Adaptive Decision Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics + Photonics 2011/ SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of correlation-based automatic target recognition in underwater optical images: theoretical justification and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States. pp.76780O, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiplexing & encoding of multiple images based on a double random phase encryption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe: Security and Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Based Approach to Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Image Encryption and Compression Method Based on Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ito Masanori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New image encryption method based on ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Conference on Machine Vision Applications, MVA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Indices of BSS for Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale au service de nouvelles applications pour la télédétection, le médical et l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH, Toulouse 9-10 juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Quaglia and C. M. Epifano, pp.57-80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation and Independent Component Analysis Based Approaches for Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia and Calogera M. Epifano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia (Editor) and Calogera M. Epifano (Editor), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brousseau Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21, 2011, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527635245.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Correlation Techniques for Face Recognition: From Basics to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milos Oravec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.353-380, 2010, InTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME D'IMAGERIE SOUS-MARINE POLARISÉE POUR AMÉLIORER LA VISIBILITÉ ET LA DÉTECTION D'OBJET EN EAU TURBIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ouldamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Brisepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019129841. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayman Alfalou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ayman-alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3965-4648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168630907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncréa Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-025-11742-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication with exclusive-OR operated optical vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.527399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-modified segmented phase-only filter for in-plane rotated object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen K Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (8), pp.085538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ad61a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical asymmetric image encryption using vectorial light field encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonu Kumar Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.130097. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.130097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Power Allocation and User-Pairing Techniques for MIMO-NOMA in VLC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the False Alarm Capability of the Extended Maximum Average Correlation Height Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.1096. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10101096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Charge Identification of Vortex Beams Through Optical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allarakha Shikder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1315-1318. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3321413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Performing Automatic Detection of Structural Chromosomal Abnormalities Using Siamese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435 (8), pp.168045. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple color image fusion, compression, and encryption using compressive sensing, chaotic-biometric keys, and optical fractional Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rafiq Abuturab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108071. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image encryption using vectorial light field through a compact optical set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ac6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of NOMA for VLC Systems: Research Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1395. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22041395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer feed-forward neural network (MLFNN) for the resource-constrained project scheduling problem (RCPSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.dsl.2022.7.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored dual polarization encryption-coherence modulation-based decryption scheme for a predefined uniformly distributed noisy output image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiyaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.17400-17415. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.453725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Fast Intra-Mode Selection Using World War II Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.985. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10090985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw/Sw Co-Design technique for 2D fast fourier transform algorithm on Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2021.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC’s Intra Mode Selection Using Odds Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Alnaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (15), pp.1839. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Encoded Fully-Phase Encryption Using Transport-of-Intensity Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Deep Neural Network Methods: Computational and Perceptual Methods—An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida El Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1367. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmer’s Head Detection Based on a Contrario and Scaled Composite JTC Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/4145938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication using spatially variant polarized beam and sparse phase sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105828. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sky Dehazing by Atmospheric Light Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.4893. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication scheme using dual polarization decoding configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and hyperspectral imaging matter for newly emerging perspectives in optical image processing: guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.ED10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.11.00ED10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941-4944. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image encryption method based on incoherent imaging and polarized light encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 415, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 3DIM-DS 2015: Optical image processing in the context of 3D imaging, metrology, and data security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced driver assistance system: Road sign identification using VIAPIX system and a correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in face correlation research: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.9.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road marking features extraction using the VIAPIX® system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhanced multiple-image authentication based on cascaded optical interference and sparse phase mixed encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Optical Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.119-256. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.po.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system by a dynamic fusion of correlation and color histogram techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of decision making for face recognition based on nonlinear correlation plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 343 (343), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Optical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.22349. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (19), pp.22349. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.022349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underwater target detection by imaging polarimetry and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubreuil Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delrot Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (5), pp.997-1005. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.000997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive test for sea mine identification based on polarization-aided image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29283-29297. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater target detection by imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, July/August 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing compression and encryption of phase-shifting digital holograms for three-dimensional object reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 307, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elderly fall detection application based on Joint Transform Correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201307.004994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision optimization for face recognition based on an alternate correlation plane quantification metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (9), pp.1562-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimized asymmetric segmented phase-only correlation filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2638-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear fringe-adjusted joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.098201-1 098201-14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.9.098201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness against attacks of dual polarization encryption using the Stokes–Mueller formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.094004. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/14/9/094004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating method for face recognition based on correlation technique and independent component analysis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robust and Discriminating Method for Face Recognition Based on Correlation Technique and Independent Component Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spectral image compression devoted to optical correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting root-mean-square time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting RMS time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual encryption scheme of images using polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.2185-2187. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Encryption Scheme of Images Using Polarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2185-2187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double random phase encryption scheme to multiplex and simultaneous encode multiple images,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image compression and encryption methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Opt. Photon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.589-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new double random phase encryption scheme to multiplex and simultaneous encode multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.5933-5947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optical 2D wavelet transform based on the JPEG2000 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkholidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical video-image encryption with enforced security level using independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical video-image encryption enforced security level using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un corrélateur optimisé : Application à la reconnaissance des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Implementation of Segmented Composite Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.6123-6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of ferroelectric liquid-crystal-technology-based coherent optical multichannel correlators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (14), pp.3034-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bandes hyperspectrales pour la prédiction non destructive des traits bio-chimiques des feuilles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2022 (JiONC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dual Polarization Encryption Scheme based on a Tailored Pixelated Polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiya Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, France. pp.FW5B.2, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FW5B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart system for blurring undesirable objects in road applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2618745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting hyperspectral bands for leaf mass per area prediction by means of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS ( IEEE International Geoscience and Remote Sensing Symposium ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Koschmieder dehazing model for underwater marker detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to classify materials using Mueller imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision (QCAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.111720Z, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2516351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic swimmer tracking system based on an optimized scaled composite JTC technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98450E, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2225448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS brings its expertise in a new approach to improve knowledge and quality of topological and regulatory data dedicated to road, for OPTICITIES project needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multitracking system for the evaluation of high-level swimmers performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.90940A, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local binary patterns preprocessing for face identification/verification using the VanderLugt correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.909408, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Mesleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data Rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesleh Raed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of automatic man-made object detection in underwater videos by using of navigational information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mandelert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. pp.Leonard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards all-numerical implementation of correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839809-839809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fringe-adjusted JTC Based Face Tracking Using an Adaptive Decision Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics + Photonics 2011/ SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of correlation-based automatic target recognition in underwater optical images: theoretical justification and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States. pp.76780O, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiplexing & encoding of multiple images based on a double random phase encryption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe: Security and Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Based Approach to Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Image Encryption and Compression Method Based on Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ito Masanori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New image encryption method based on ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Conference on Machine Vision Applications, MVA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Indices of BSS for Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale au service de nouvelles applications pour la télédétection, le médical et l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH, Toulouse 9-10 juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Quaglia and C. M. Epifano, pp.57-80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation and Independent Component Analysis Based Approaches for Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia and Calogera M. Epifano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia (Editor) and Calogera M. Epifano (Editor), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brousseau Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21, 2011, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527635245.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Correlation Techniques for Face Recognition: From Basics to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milos Oravec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.353-380, 2010, InTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME D'IMAGERIE SOUS-MARINE POLARISÉE POUR AMÉLIORER LA VISIBILITÉ ET LA DÉTECTION D'OBJET EN EAU TURBIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ouldamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Brisepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019129841. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22DC821C"/>
+    <w:nsid w:val="938181E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayman-alfalou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-4648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168630907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Nishchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.527399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K Nishchal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad61a1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Kumar Rao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11030206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allarakha Shikder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3321413" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10101096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04042447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03588966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Sadat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.dsl.2022.7.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq Abuturab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac6f0d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiyaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rachid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halassi Abderezzaq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Armghan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Tariq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alnaim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rehman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2021.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ijaz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10090985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.09.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0BX2WX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Queau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xiong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4KCFCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMLRTVQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.10.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JVSGN6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.9.000001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258223v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WRPB5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FXGK69-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2015.02.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldossari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldossari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277670v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;onard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029283" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788121v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreuil Matthieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delrot Paul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000997" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277573v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.05.053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HSZH4R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Katz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201307.004994" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802367v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Alam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold Bos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.098201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277704v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/9/094004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-57K0QQS2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802355v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802467v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfalou Ayman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouz Marwa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryer Gilles" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002185" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkholidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keryer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008172" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57367F172D8E44DB188E9E1A5C89625DAAAA5356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Keryer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695839v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiya Eddine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FW5B.2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823258v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mesleh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesleh Raed" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781264v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mandelert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782700v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781621v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849688" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802880v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Mouna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Masanori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802842v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277675v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277678v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Christian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527635245.ch21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579191v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayman-alfalou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-4648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168630907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Nishchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.527399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K Nishchal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad61a1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Kumar Rao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11030206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10101096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allarakha Shikder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3321413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04042447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq Abuturab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac6f0d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03588966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.dsl.2022.7.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiyaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rachid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halassi Abderezzaq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Tariq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Armghan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ijaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rehman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10090985" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2021.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alnaim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.09.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0BX2WX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Queau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xiong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4KCFCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.10.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JVSGN6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMLRTVQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.9.000001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WRPB5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2015.02.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FXGK69-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldossari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldossari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreuil Matthieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delrot Paul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000997" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;onard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029283" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277573v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.05.053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HSZH4R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Katz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201307.004994" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Alam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold Bos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.098201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277704v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/9/094004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-57K0QQS2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802467v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfalou Ayman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouz Marwa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryer Gilles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002185" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkholidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keryer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008172" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57367F172D8E44DB188E9E1A5C89625DAAAA5356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Keryer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiya Eddine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FW5B.2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823258v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mesleh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesleh Raed" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781264v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mandelert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782700v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849688" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802880v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Mouna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Masanori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802842v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277675v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277678v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Christian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527635245.ch21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579191v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>