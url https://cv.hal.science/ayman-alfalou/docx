--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayman Alfalou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ayman-alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3965-4648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168630907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncréa Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-025-11742-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication with exclusive-OR operated optical vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.527399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-modified segmented phase-only filter for in-plane rotated object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen K Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (8), pp.085538. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ad61a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical asymmetric image encryption using vectorial light field encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonu Kumar Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.130097. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.130097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Power Allocation and User-Pairing Techniques for MIMO-NOMA in VLC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the False Alarm Capability of the Extended Maximum Average Correlation Height Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.1096. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10101096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Charge Identification of Vortex Beams Through Optical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allarakha Shikder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1315-1318. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3321413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Performing Automatic Detection of Structural Chromosomal Abnormalities Using Siamese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435 (8), pp.168045. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple color image fusion, compression, and encryption using compressive sensing, chaotic-biometric keys, and optical fractional Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rafiq Abuturab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108071. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image encryption using vectorial light field through a compact optical set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ac6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of NOMA for VLC Systems: Research Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1395. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22041395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer feed-forward neural network (MLFNN) for the resource-constrained project scheduling problem (RCPSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.dsl.2022.7.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored dual polarization encryption-coherence modulation-based decryption scheme for a predefined uniformly distributed noisy output image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiyaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.17400-17415. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.453725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Fast Intra-Mode Selection Using World War II Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.985. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10090985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw/Sw Co-Design technique for 2D fast fourier transform algorithm on Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2021.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC’s Intra Mode Selection Using Odds Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Alnaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (15), pp.1839. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Encoded Fully-Phase Encryption Using Transport-of-Intensity Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Deep Neural Network Methods: Computational and Perceptual Methods—An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida El Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1367. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmer’s Head Detection Based on a Contrario and Scaled Composite JTC Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/4145938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication using spatially variant polarized beam and sparse phase sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105828. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sky Dehazing by Atmospheric Light Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.4893. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication scheme using dual polarization decoding configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and hyperspectral imaging matter for newly emerging perspectives in optical image processing: guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.ED10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.11.00ED10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941-4944. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image encryption method based on incoherent imaging and polarized light encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 415, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 3DIM-DS 2015: Optical image processing in the context of 3D imaging, metrology, and data security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced driver assistance system: Road sign identification using VIAPIX system and a correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in face correlation research: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.9.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road marking features extraction using the VIAPIX® system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhanced multiple-image authentication based on cascaded optical interference and sparse phase mixed encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Optical Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.119-256. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.po.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system by a dynamic fusion of correlation and color histogram techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of decision making for face recognition based on nonlinear correlation plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 343 (343), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Optical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.22349. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (19), pp.22349. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.022349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underwater target detection by imaging polarimetry and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubreuil Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delrot Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (5), pp.997-1005. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.000997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive test for sea mine identification based on polarization-aided image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29283-29297. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater target detection by imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, July/August 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing compression and encryption of phase-shifting digital holograms for three-dimensional object reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 307, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elderly fall detection application based on Joint Transform Correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201307.004994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision optimization for face recognition based on an alternate correlation plane quantification metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (9), pp.1562-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimized asymmetric segmented phase-only correlation filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2638-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear fringe-adjusted joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.098201-1 098201-14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.9.098201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness against attacks of dual polarization encryption using the Stokes–Mueller formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.094004. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/14/9/094004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating method for face recognition based on correlation technique and independent component analysis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robust and Discriminating Method for Face Recognition Based on Correlation Technique and Independent Component Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spectral image compression devoted to optical correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting root-mean-square time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting RMS time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual encryption scheme of images using polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.2185-2187. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Encryption Scheme of Images Using Polarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2185-2187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double random phase encryption scheme to multiplex and simultaneous encode multiple images,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image compression and encryption methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Opt. Photon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.589-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new double random phase encryption scheme to multiplex and simultaneous encode multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.5933-5947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optical 2D wavelet transform based on the JPEG2000 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkholidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical video-image encryption with enforced security level using independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical video-image encryption enforced security level using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un corrélateur optimisé : Application à la reconnaissance des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Implementation of Segmented Composite Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.6123-6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of ferroelectric liquid-crystal-technology-based coherent optical multichannel correlators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (14), pp.3034-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bandes hyperspectrales pour la prédiction non destructive des traits bio-chimiques des feuilles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2022 (JiONC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dual Polarization Encryption Scheme based on a Tailored Pixelated Polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiya Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, France. pp.FW5B.2, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FW5B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart system for blurring undesirable objects in road applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2618745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting hyperspectral bands for leaf mass per area prediction by means of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS ( IEEE International Geoscience and Remote Sensing Symposium ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Koschmieder dehazing model for underwater marker detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to classify materials using Mueller imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision (QCAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.111720Z, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2516351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic swimmer tracking system based on an optimized scaled composite JTC technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98450E, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2225448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS brings its expertise in a new approach to improve knowledge and quality of topological and regulatory data dedicated to road, for OPTICITIES project needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multitracking system for the evaluation of high-level swimmers performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.90940A, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local binary patterns preprocessing for face identification/verification using the VanderLugt correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.909408, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Mesleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data Rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesleh Raed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of automatic man-made object detection in underwater videos by using of navigational information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mandelert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. pp.Leonard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards all-numerical implementation of correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839809-839809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fringe-adjusted JTC Based Face Tracking Using an Adaptive Decision Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics + Photonics 2011/ SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of correlation-based automatic target recognition in underwater optical images: theoretical justification and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States. pp.76780O, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiplexing & encoding of multiple images based on a double random phase encryption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe: Security and Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Based Approach to Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Image Encryption and Compression Method Based on Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ito Masanori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New image encryption method based on ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Conference on Machine Vision Applications, MVA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Indices of BSS for Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale au service de nouvelles applications pour la télédétection, le médical et l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH, Toulouse 9-10 juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Quaglia and C. M. Epifano, pp.57-80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation and Independent Component Analysis Based Approaches for Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia and Calogera M. Epifano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia (Editor) and Calogera M. Epifano (Editor), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brousseau Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21, 2011, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527635245.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Correlation Techniques for Face Recognition: From Basics to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milos Oravec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.353-380, 2010, InTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME D'IMAGERIE SOUS-MARINE POLARISÉE POUR AMÉLIORER LA VISIBILITÉ ET LA DÉTECTION D'OBJET EN EAU TURBIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ouldamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Brisepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019129841. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ayman Alfalou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ayman-alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3965-4648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168630907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yncréa Ouest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review: One-Shot Object Detection Methods for Conditional Detection of Retail and Warehouse Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desmarescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deconninck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11063-025-11742-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Power Allocation and User-Pairing Techniques for MIMO-NOMA in VLC Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics11030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image authentication with exclusive-OR operated optical vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.1365. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.527399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-modified segmented phase-only filter for in-plane rotated object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen K Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (8), pp.085538. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ad61a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical asymmetric image encryption using vectorial light field encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonu Kumar Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 554, pp.130097. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2023.130097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Performing Automatic Detection of Structural Chromosomal Abnormalities Using Siamese Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Douet-Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 435 (8), pp.168045. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2023.168045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the False Alarm Capability of the Extended Maximum Average Correlation Height Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp.1096. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics10101096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Charge Identification of Vortex Beams Through Optical Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allarakha Shikder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (24), pp.1315-1318. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2023.3321413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer feed-forward neural network (MLFNN) for the resource-constrained project scheduling problem (RCPSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.dsl.2022.7.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of NOMA for VLC Systems: Research Challenges and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1395. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22041395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple color image fusion, compression, and encryption using compressive sensing, chaotic-biometric keys, and optical fractional Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Rafiq Abuturab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.108071. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2022.108071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image encryption using vectorial light field through a compact optical set-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.064017. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8986/ac6f0d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of conventional metaheuristic techniques for resource-constrained project scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Golab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (2), pp.95-110. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5267/j.jpm.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored dual polarization encryption-coherence modulation-based decryption scheme for a predefined uniformly distributed noisy output image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiyaeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (10), pp.17400-17415. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.453725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC Fast Intra-Mode Selection Using World War II Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.985. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10090985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEVC’s Intra Mode Selection Using Odds Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Armghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Tariq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayadh Alenezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norah Alnaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (15), pp.1839. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10151839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hw/Sw Co-Design technique for 2D fast fourier transform algorithm on Zynq SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Gabsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, the VLSI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vlsi.2021.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Analysis and Individual Tracking Based on Kalman Filter: Application in an Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (21), pp.7234. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21217234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-Encoded Fully-Phase Encryption Using Transport-of-Intensity Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveen Nishchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10080969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Deep Neural Network Methods: Computational and Perceptual Methods—An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghida El Saj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.1367. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10111367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic darkest filament detection (ADFD): a new algorithm for crack extraction on two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (7), pp.1369-1384. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-019-01742-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimmer’s Head Detection Based on a Contrario and Scaled Composite JTC Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/4145938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication using spatially variant polarized beam and sparse phase sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.105828. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2019.105828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Recognition Systems: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (2), pp.342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20020342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Sky Dehazing by Atmospheric Light Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (17), pp.4893. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20174893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Methods for the Automated Assessment of Neuronal Outgrowth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Buhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (2), pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a VLC correlator for face identification in areal-life application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaborel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Computer Engineering (IOSR - JCE) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (23), pp.5092. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19235092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image authentication scheme using dual polarization decoding configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deping Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.151-161. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized minimal path selection (OMPS) method for automatic and unsupervised crack segmentation within two-dimensional pavement images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Baltazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (9), pp.1293-1309. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-1515-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing underwater optical imaging by using a low-pass polarization filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.621-643. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.27.000621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization and hyperspectral imaging matter for newly emerging perspectives in optical image processing: guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.ED10. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.11.00ED10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image encryption method based on incoherent imaging and polarized light encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 415, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2018.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient approximate core transform and its reconfigurable architectures for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (2), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-018-0768-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One lens optical correlation: application to face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (9), pp.2087. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.57.002087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and simplified calibration of a Mueller imaging polarimeter for material classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (20), pp.4941-4944. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.004941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time and encryption efficiency improvements of simultaneous fusion, compression and encryption method based on chaotic generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose invariant face recognition: 3D model from single photo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.150-161. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced driver assistance system: Road sign identification using VIAPIX system and a correlation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: 3DIM-DS 2015: Optical image processing in the context of 3D imaging, metrology, and data security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.1. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a composite correlation filter based on iterative optimization of training images for distortion invariant face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2017.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system based on a novel multi-related-targets approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.195-202. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives in face correlation research: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.9.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the performances of correlation filters by pre-processing the input plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security enhanced multiple-image authentication based on cascaded optical interference and sparse phase mixed encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 372, pp.144-154. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road marking features extraction using the VIAPIX® system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371, pp.117-127. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2016.03.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of DRPE performance with a novel scheme based on new RAC: Principle, security analysis and FPGA implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 360, pp.73-82. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Optical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 338, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of decision making for face recognition based on nonlinear correlation plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 343 (343), pp.22-27. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449 - 457 </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized swimmer tracking system by a dynamic fusion of correlation and color histogram techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 356, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Optical Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.119-256. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.po.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Algorithm and Reconfigurable Architecture for Efficient and Scalable Orthogonal Approximation of DCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (2), pp.449-457. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2014.2360763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a motion tracking system based on optical joint transform correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia N. Ben Haj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 349, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of simultaneous compression and encryption of color video images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.22349. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous compression and encryption of closely resembling images: application to video sequences and polarimetric images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aldossari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (19), pp.22349. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.022349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero Quantized DCT Coefficients Prediction Technique for Intra-Frame Video Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing, IET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elderly fall detection application based on Joint Transform Correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201307.004994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underwater target detection by imaging polarimetry and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubreuil Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delrot Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (5), pp.997-1005. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.000997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive test for sea mine identification based on polarization-aided image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (24), pp.29283-29297. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.029283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025-8043. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.09.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the performance of a method of simultaneous compression and encryption of multiple images and its resistance against various attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (7), pp.8025. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater target detection by imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, July/August 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation based efficient face recognition and color change detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 311, pp.186-200. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing compression and encryption of phase-shifting digital holograms for three-dimensional object reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 307, pp.67-72. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2013.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-quantised discrete cosine transform coefficients prediction technique for intra-frame video encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.165-173. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-ipr.2012.0145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, 209208-12 p. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness against attacks of dual polarization encryption using the Stokes–Mueller formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (9), pp.094004. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/14/9/094004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision optimization for face recognition based on an alternate correlation plane quantification metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (9), pp.1562-1564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (06), pp.1240018. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812661240018X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREA-DELAY EFFICIENT FFT ARCHITECTURE USING PARALLEL PROCESSING AND NEW MEMORY SHARING TECHNIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), 1240018 (15 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral optimized asymmetric segmented phase-only correlation filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.2638-2650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized pre-processing input plane GPU implementation of an optical face recognition technique using a segmented phase only composite filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 289, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear fringe-adjusted joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.098201-1 098201-14. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.51.9.098201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar Meher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/209208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition using a non-zero-order correlation plane and a nonlinear joint transform correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating method for face recognition based on correlation technique and independent component analysis model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy logic and optical correlation-based face recognition method for patient monitoring application in home video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (6), pp.067003. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3582861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous fusion, compression, and encryption of multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.24023-24029. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.024023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Robust and Discriminating Method for Face Recognition Based on Correlation Technique and Independent Component Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.645-647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Prediction Technique of Zero Quantized DCT Coefficients for Fast Image Encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, ISSN 1450-216X, 63 (4), pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Architecture Using a Novel Subexpression Elimination on Loeffler Algorithm for DCT-Based Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Pramod Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Encryption Scheme of Images Using Polarized Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.2185-2187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new spectral image compression devoted to optical correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting root-mean-square time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New spectral image compression method based on an optimal phase coding and the RMS duration principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilels Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, 115403 (12 pp)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting RMS time-frequency structure for multiple-image optical compression and encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.1914-1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual encryption scheme of images using polarized light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (13), pp.2185-2187. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double random phase encryption scheme to multiplex and simultaneous encode multiple images,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Digital Frequency Synthesizer with CORDIC Algorithm and Taylor Series Approximation for Digital Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Scientific Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (4), pp.542-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image compression and encryption methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adv. Opt. Photon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.589-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new double random phase encryption scheme to multiplex and simultaneous encode multiple images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (31), pp.5933-5947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time optical 2D wavelet transform based on the JPEG2000 standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkholidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Keryer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical video-image encryption with enforced security level using independent component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-Optical video-image encryption enforced security level using ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.787-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d'un corrélateur optimisé : Application à la reconnaissance des lettres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lebanese Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Implementation of Segmented Composite Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38, pp.6123-6135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of ferroelectric liquid-crystal-technology-based coherent optical multichannel correlators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Keryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 36 (14), pp.3034-3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Early Detection: Physics-based Hyperspectral Models for the Detection of Tomato Plant Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Al Hayek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Amine Bechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Antalya, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACDSA65407.2025.11166384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of knowledge distillation methods for underwater image semantic segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Guéganno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Karine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information extraction in polarization-resolved second harmonic generation microscopy images of human tissues for automatic cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Assainova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Abdallah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS WEST BIOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2023, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart system for blurring undesirable objects in road applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Orlando, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2618745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de bandes hyperspectrales pour la prédiction non destructive des traits bio-chimiques des feuilles végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2022 (JiONC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Dual Polarization Encryption Scheme based on a Tailored Pixelated Polarizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chachoua Marwan Dhiya Eddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halassi Abderezzaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, France. pp.FW5B.2, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FW5B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting hyperspectral bands for leaf mass per area prediction by means of neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baskiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS ( IEEE International Geoscience and Remote Sensing Symposium ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a behavioral analysis method of crowd movement in the service of video surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Oudinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing smart cities using artificial intelligence: intrusion and abnormal behavior detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.17, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human body morphology detector: a distinctive filter to differentiate the image-based process depending on whether the person is a child or an adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Aram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2586783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater exploration by AUV using deep neural network implemented on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.23, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Koschmieder dehazing model for underwater marker detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent pattern detection algorithm for big data streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. Defense + Commercial Sensing, Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, California, United States. pp.114000M, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2558536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and discriminating face recognition system based on a neural network and correlation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Sedgh Gooya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-complexity DST approximation for VVC standard using Particle Swarm Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Online Only, United States. pp.31, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to classify materials using Mueller imaging polarimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Leporcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Quality Control by Artificial Vision (QCAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.111720Z, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2516351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic pavement crack classification on two-dimensional VIAPIX images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dtieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, United States. pp.7, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Baltimore, France. pp.11, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2518840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road sign identification and geolocation using JTC and VIAPIX module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.21, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF techniques for face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kourtli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking XXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Orlando, United States. pp.25, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Studies for Automatic Road Anomalies Detection on 2D and 3D Pavement Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desthieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Symposium on Optoelectronic Technology and Application (OTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA design of correlation-based pattern recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030N, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid prototyping of SoC-based real-time vision system: application to image preprocessing and face detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense + Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Anaheim, United States. pp.102030M, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-automatic swimmer tracking system based on an optimized scaled composite JTC technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Baltimore, United States. pp.98450E, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2225448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of improved binarizer design for context-based adaptive binary arithmetic coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2016.7880123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTRIS brings its expertise in a new approach to improve knowledge and quality of topological and regulatory data dedicated to road, for OPTICITIES project needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Desthieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Kaddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel multitracking system for the evaluation of high-level swimmers performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hellard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.90940A, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local binary patterns preprocessing for face identification/verification using the VanderLugt correlator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition and Tracking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Baltimore, United States. pp.909408, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2051267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and implementation of simultaneous binary arithmetic coding and encryption for HD H264/AVC codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 10th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted all-numerical correlator for face recognition applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security and Sensing 2013 : Optical Pattern Recognition XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Baltimore, United States. pp.874807 - </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data Rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesleh Raed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and Implementation of Simultaneous Binary Arithmetic Coding and Encryption for HD H264/AVC Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néji Nihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO Techniques for High Data rate Free Space Optical Communication System in Log-Normal Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Mesleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Konya, Turkey. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity DCT engine for image and video compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of automatic man-made object detection in underwater videos by using of navigational information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mandelert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France. pp.Leonard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Low-power DCT Architecture and Effcient Quantization Technique for Embedded Image Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Very Large Scale Integration (VLSISOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.155-181, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28566-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Zghal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of optical correlation to color change of target images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Pattern Recognition XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards all-numerical implementation of correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Qasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Baltimore, United States. pp.839809-839809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Fringe-adjusted JTC Based Face Tracking Using an Adaptive Decision Criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics + Photonics 2011/ SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS), 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, North Korea. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation techniques of high-order FFT into low-cost FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 54th International Midwest Symposium on Circuits and Systems (MWSCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Seoul, South Korea. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSCAS.2011.6026390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized images compression for FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris Cergy, France. pp.Not mentionned</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of correlation-based automatic target recognition in underwater optical images: theoretical justification and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Arnold Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Orlando, United States. pp.76780O, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.849688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI Implementation of a New Simultaneous Images Compression and Encryption Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Internation Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit ”GPU”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power, High-Speed DCT architecture for image compression: principle and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE/IFIP International Conference on VLSI and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madrid, Spain. pp.304-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00518068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Face Recognition Approach Using a Graphical Processing Unit &amp;quot;GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousri Ouerhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Thessalonique, Greece. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multiplexing & encoding of multiple images based on a double random phase encryption system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Europe: Security and Defence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new simultaneous compression & encryption method for images suitable to recognize form by optical correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Elbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Loussert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Photonics for Counterterrorism and Crime Fighting V, edited by Colin Lewis, Proc. of SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Germany. pp.not mentionned, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.830180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Component Analysis Based Approach to Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhat Mouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Image Encryption and Compression Method Based on Independent Component Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ito Masanori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnishi Noboru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Communication Technologies: From Theory to Applications, 2008. ICTTA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New image encryption method based on ICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAPR Conference on Machine Vision Applications, MVA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Transmission by Mobile Phone of Recognition Sign Language using a Segmented Multidecision Filter Adapted to the Parallel Virtual Machine (PVM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El Bouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Hamam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Communication and Networking (FGCN 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Jeju, France. pp.586-589, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FGCN.2007.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Indices of BSS for Real-World Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie hyperspectrale au service de nouvelles applications pour la télédétection, le médical et l'agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque scientifique du groupe SFPT-GH, Toulouse 9-10 juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VLSI Architectures for Future Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonda Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pramod Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institution of Engineering and Technology, 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCS053E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kortli Yassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous encryption and arithmetic coding for performing image compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihel Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of CFs, LBP, HOG, SIFT, SURF, and BRIEF for security and face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Kortli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Jridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Atri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Secure Optical Image Processing for Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, 2018, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/978-0-7503-1457-2ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia (Editor) and Calogera M. Epifano (Editor), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face recognition based on composite correlation filters: analysis of their performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Quaglia and C. M. Epifano, pp.57-80, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation and Independent Component Analysis Based Approaches for Biometric Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S Alam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adamo Quaglia and Calogera M. Epifano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition: Methods, Applications, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-80, 2012, 978-1-61942-663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical compression scheme to simultaneously multiplex and encode images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfalou Ayman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouz Marwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brousseau Christian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Digital Image Processing: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.21, 2011, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527635245.ch21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Correlation Techniques for Face Recognition: From Basics to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milos Oravec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.353-380, 2010, InTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTÈME D'IMAGERIE SOUS-MARINE POLARISÉE POUR AMÉLIORER LA VISIBILITÉ ET LA DÉTECTION D'OBJET EN EAU TURBIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Napoléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Alfalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ouldamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaouad Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Brisepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019129841. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="938181E7"/>
+    <w:nsid w:val="D693AC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayman-alfalou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-4648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168630907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Nishchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.527399" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K Nishchal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad61a1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Kumar Rao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abaza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11030206" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10101096" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allarakha Shikder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3321413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04042447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq Abuturab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108071" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac6f0d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03588966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.dsl.2022.7.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiyaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rachid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halassi Abderezzaq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Tariq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Armghan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ijaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rehman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10090985" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2021.09.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alnaim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.09.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0BX2WX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Queau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004941" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xiong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4KCFCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258171v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.10.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JVSGN6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMLRTVQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258165v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.9.000001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WRPB5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2015.02.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FXGK69-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272996v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldossari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldossari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788121v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreuil Matthieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delrot Paul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000997" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;onard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029283" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277573v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.05.053" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HSZH4R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Katz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201307.004994" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802367v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Alam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold Bos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.098201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277704v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/9/094004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-57K0QQS2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802467v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfalou Ayman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouz Marwa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryer Gilles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802355v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666893v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002185" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578322v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkholidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keryer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008172" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57367F172D8E44DB188E9E1A5C89625DAAAA5356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Keryer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiya Eddine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FW5B.2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823258v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mesleh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesleh Raed" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781264v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mandelert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782700v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781621v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849688" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802884v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802880v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Mouna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Masanori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802842v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782961v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277675v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277678v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Christian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527635245.ch21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579191v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ayman-alfalou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3965-4648" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168630907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desmarescaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Kaddah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-025-11742-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04581543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Ibrahim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abaza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11030206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Nishchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.527399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen K Nishchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad61a1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311805v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonu Kumar Rao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2023.130097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04042447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Bechar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guyader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douet-Guilbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.168045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10101096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allarakha Shikder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2023.3321413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Golab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Sedgh Gooya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cabon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.dsl.2022.7.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03588966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Sadat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22041395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq Abuturab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.108071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ac6f0d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.jpm.2021.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiyaeddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Rachid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halassi Abderezzaq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Tariq" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Armghan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayadh Alenezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ijaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Rehman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10090985" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Alnaim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10151839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kortli Yassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gabsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Atri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2021.09.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Auguste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Kaddah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Oudinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21217234" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257722v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Gupta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10080969" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida El Saj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10111367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousri Ouerhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desthieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-019-01742-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benarab" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/4145938" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deping Xiong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2019.105828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kortli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020342" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Hajjami" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20174893" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaborel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Le Gall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buh&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257893v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.09.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M0BX2WX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1515-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.000621" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060598v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.11.00ED10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Xiong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.01.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4KCFCN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02169371v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leporcq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004941" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Meher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0768-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.002087" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937915v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Queau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.10.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H79246VJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562739v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMTHQMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerhani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desthieux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVMLRTVQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.10.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JVSGN6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2017.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VK3KGKR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562738v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.05.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DB103LX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.9.000001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzidi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fakhfakh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.09.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZ2FMXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2WRPB5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045706v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.03.065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1VTCZ83-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105178v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jridi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.10.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ji Nihel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1HZ8HNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272996v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277177v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47FXGK69-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273008v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kaddah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.01.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5CX24K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Pramod Kumar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2014.2360763" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272329v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.07.056" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT8GBF2F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272345v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.po.2015.02.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar Meher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Ben Haj" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Alam" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.03.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VZ65RC4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Abdallah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01165394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aldossari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aldossari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105186v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.09.074" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J46TZ1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061364v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2012.0145" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Katz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201307.004994" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788121v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreuil Matthieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delrot Paul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leonard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.000997" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;onard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.029283" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.008025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277464v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abdallah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S Alam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qasmi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.071" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJT6D391-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277473v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.05.053" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HSZH4R2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/209208" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubreuil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Katz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/9/094004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-57K0QQS2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812661240018X" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782711v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782668v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad S. Alam" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Arnold Bos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.9.098201" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105188v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667614v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3582861" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643956v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.024023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253737v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578322v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfalou Ayman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouz Marwa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryer Gilles" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802355v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579175v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilels Keryer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.002185" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516790v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkholidi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamam" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keryer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008172" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57367F172D8E44DB188E9E1A5C89625DAAAA5356/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517832v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Keryer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517825v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314848v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Al Hayek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Abdallah Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACDSA65407.2025.11166384" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gu&#233;ganno" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Karine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Florin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986536v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baskiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682496v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618745" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695839v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachoua Marwan Dhiya Eddine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FW5B.2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586946" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207768v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586774" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209362v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Aram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586783" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Pennec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558606" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559051" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fahed" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558536" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286617" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Ben Jdidia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sallem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Belghith" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559939" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088951v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2516351" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045767v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dtieux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518839" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312490" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105173v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Kourtli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309454" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055990v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105170v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264715" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264712" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2225448" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Neji" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2016.7880123" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111093v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Desthieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ouerhani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562735v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051268" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562736v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051267" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105181v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564043" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696143v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouzidi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014383" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822693v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesleh Raed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164956v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00823258v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mesleh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783020v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781264v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mandelert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685875v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28566-0_7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783036v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Qasmi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782700v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783028v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671807v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2011.6026390" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518067v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781621v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.849688" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516792v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516793v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518068v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782740v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802884v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516791v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loussert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.830180" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802880v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhat Mouna" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802875v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ito Masanori" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohnishi Noboru" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802858v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346938v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FGCN.2007.125" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802842v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060608v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105075v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramod Kumar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS053E" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105155v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch13" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105161v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-1457-2ch12" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105160v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277678v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:// https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782961v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277675v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=28370" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802344v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brousseau Christian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527635245.ch21" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579191v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872256v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ouldamer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Brisepierre" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>