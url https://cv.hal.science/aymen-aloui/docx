--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -125,551 +125,551 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t>
+                <w:t xml:space="preserve">Systematic literature review on collaborative sustainable transportation: overview, analysis and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.100291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2020.100291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105373v1</w:t>
+                <w:t xml:space="preserve">hal-03184839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Approach Using a Collaborative Strategy for Sustainable Cities Freight Transportation: A Case Study</w:t>
+                <w:t xml:space="preserve">A heuristic approach for a scheduling problem in Additive Manufacturing under technological constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.107115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.103331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03346507v1</w:t>
+                <w:t xml:space="preserve">hal-03105373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the benefits of horizontal collaboration using an integrated planning model for two-echelon energy efficiency-oriented logistics networks design</w:t>
+                <w:t xml:space="preserve">An Integrated Approach Using a Collaborative Strategy for Sustainable Cities Freight Transportation: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23302674.2021.1887397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.103331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184843v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Resilient and Sustainable Logistics Network under Epidemic Disruptions and Demand Uncertainty</w:t>
+                <w:t xml:space="preserve">Assessing the benefits of horizontal collaboration using an integrated planning model for two-echelon energy efficiency-oriented logistics networks design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Derrouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (24), pp.14053. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132414053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2021.1887397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506154v1</w:t>
+                <w:t xml:space="preserve">hal-03184843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review on collaborative sustainable transportation: overview, analysis and perspectives</w:t>
+                <w:t xml:space="preserve">Designing a Resilient and Sustainable Logistics Network under Epidemic Disruptions and Demand Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.100291. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (24), pp.14053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trip.2020.100291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su132414053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184839v1</w:t>
+                <w:t xml:space="preserve">hal-03506154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -700,77 +700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage stochastic programming for the cooperative supply network planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Chrouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.1624-1629, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -830,51 +830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouher Chrouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Zaafour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -934,77 +934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing logistics operations sustainability through resource sharing: The case of French agri-food SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouher Chrouta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tunis, Tunisia. pp.307-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1064,64 +1064,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,64 +1168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage des heuristiques et l'apprentissage pour la résolution d'un modèle ILRP collaboratif et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1276,64 +1276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,64 +1492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1600,64 +1600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1954,51 +1954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04225531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2020.100291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346507v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103331" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2021.1887397" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132414053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouher Chrouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9804001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778928v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zaafour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC53769.2021.9768379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Derrouiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hamani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Delahoche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04225531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>