--- v0 (2026-03-26)
+++ v1 (2026-04-20)
@@ -437,589 +437,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Evolving Partitioned Web Service Orchestrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Optimized Derivation of Event Queries to Monitor Choreography Violations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Baouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Service-Oriented Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Service Oriented Computing (ICSOC 2012 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.222--236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748691v1</w:t>
+                <w:t xml:space="preserve">hal-00730253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Decentralized Monitoring of Supply Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Evolving Partitioned Web Service Orchestrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fdhila Walid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinderle-Ma Stefanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Baouab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Fdhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS 2012 - The 2012 IEEE Nineteenth International Conference on Web Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Service-Oriented Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718203v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Derivation of Event Queries to Monitor Choreography Violations</w:t>
+                <w:t xml:space="preserve">Towards Decentralized Monitoring of Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Baouab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Fdhila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Service Oriented Computing (ICSOC 2012 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWS 2012 - The 2012 IEEE Nineteenth International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730253v2</w:t>
+                <w:t xml:space="preserve">hal-00718203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Event-Driven Approach for Runtime Verification of Inter-Organizational Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Baouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Dahman</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Godart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th International Conference on Services Computing (IEEE SCC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Washington, United States. pp.640 - 647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2011.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647004v1</w:t>
+                <w:t xml:space="preserve">inria-00596454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Event-Driven Approach for Runtime Verification of Inter-Organizational Choreographies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change Propagation in Decentralized CompositeWeb Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Fdhila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Baouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Dahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Godart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Services Computing (IEEE SCC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00596454v1</w:t>
+                <w:t xml:space="preserve">hal-00647004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Meta-Services Orchestration Architecture</w:t>
               </w:r>
@@ -1385,51 +1385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://score.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esstin.univ-lorraine.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.61-84" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748691v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdhila Walid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinderle-Ma Stefanie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730253v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.55" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749582v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://score.loria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esstin.univ-lorraine.fr/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-lorraine.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Baouab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Godart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.2.61-84" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730253v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_15" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fdhila Walid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinderle-Ma Stefanie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Fdhila" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.55" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dahman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749582v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>