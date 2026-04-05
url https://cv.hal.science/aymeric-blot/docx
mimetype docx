--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -204,252 +204,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey of Benchmarks for Improvement of Software's Non-Functional Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 14th International Workshop on Genetic Improvement (GI @ ICSE 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justyna Petke</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3711119⟩</w:t>
+              <w:t xml:space="preserve">Software Engineering Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (3), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3743095.3743105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936383v1</w:t>
+                <w:t xml:space="preserve">hal-05474738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 14th International Workshop on Genetic Improvement (GI @ ICSE 2025)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Survey of Benchmarks for Improvement of Software's Non-Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Krauss</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50 (3), pp.48-58. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.1-36 / Article n°168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3743095.3743105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3711119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474738v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 13th International Workshop on Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically Improved Software with fewer Data Cache Misses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,456 +1535,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
+                <w:t xml:space="preserve">Uniform Edit Selection for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
+                <w:t xml:space="preserve">Marta Smigielska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Genetic Improvement (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GI52543.2021.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215764v1</w:t>
+                <w:t xml:space="preserve">hal-04215762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovani Guizzo</w:t>
+                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215729v1</w:t>
+                <w:t xml:space="preserve">hal-04215764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Edit Selection for Genetic Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Guizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Petke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Smigielska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justyna Petke</w:t>
+                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Genetic Improvement (GI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid, Spain. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bari, Italy. pp.159-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GI52543.2021.00009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215762v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stack-Based Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Comparing Genetic Programming Approaches for Non-Functional Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.289-290, </w:t>
+              <w:t xml:space="preserve">European Conference on Genetic Programming (EuroGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Seville, Spain. pp.68-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3387940.3392174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44094-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215758v1</w:t>
+                <w:t xml:space="preserve">hal-04215722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Fitness Functions in Test-Based Program Repair</w:t>
               </w:r>
@@ -2055,209 +2055,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genetic Programming Approaches for Non-Functional Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Synthetic Benchmarks for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming (EuroGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Seville, Spain. pp.68-83, </w:t>
+              <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.287-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44094-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3387940.3392175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215722v1</w:t>
+                <w:t xml:space="preserve">hal-04215756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Benchmarks for Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Stack-Based Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.287-288, </w:t>
+              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.289-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3387940.3392175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3387940.3392174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215756v1</w:t>
+                <w:t xml:space="preserve">hal-04215758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
               </w:r>
@@ -3098,399 +3098,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
+                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pernet</w:t>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559690v1</w:t>
+                <w:t xml:space="preserve">hal-01560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMH: une plate-forme pour le design et le contrôle automatique de métaheuristiques multi-objectif</w:t>
+                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2017: 18ème Conférence ROADEF de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560444v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Multi-Objective Local Search Algorithms</w:t>
+                <w:t xml:space="preserve">Automatically Configuring Multi-objective Local Search Using Multi-objective Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger H Hoos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
+              <w:t xml:space="preserve">EMO 2017 - 9th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.61-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3071178.3071323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569617v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH: a new Framework to Design Adaptive Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci-Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3868,51 +3868,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
+                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
@@ -3930,97 +3930,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.125--130</w:t>
+              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919750v1</w:t>
+                <w:t xml:space="preserve">hal-00840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
+                <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
@@ -4038,73 +4038,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.125--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840361v1</w:t>
+                <w:t xml:space="preserve">hal-00919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>