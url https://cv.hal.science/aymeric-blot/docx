--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -204,252 +204,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 14th International Workshop on Genetic Improvement (GI @ ICSE 2025)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comprehensive Survey of Benchmarks for Improvement of Software's Non-Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Krauss</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Engineering Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3743095.3743105⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (7), pp.1-36 / Article n°168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3711119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474738v1</w:t>
+                <w:t xml:space="preserve">hal-04936383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Survey of Benchmarks for Improvement of Software's Non-Functional Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 14th International Workshop on Genetic Improvement (GI @ ICSE 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B Langdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justyna Petke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (7), pp.1-36 / Article n°168. </w:t>
+              <w:t xml:space="preserve">Software Engineering Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (3), pp.48-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3711119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3743095.3743105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936383v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 13th International Workshop on Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically Improved Software with fewer Data Cache Misses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B Langdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,213 +1349,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of genetic improvement tools for improvement of non-functional properties of software</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Genetic Improvement to Optimise Optimisation Algorithm Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215767v1</w:t>
+                <w:t xml:space="preserve">hal-03595447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Genetic Improvement to Optimise Optimisation Algorithm Implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of genetic improvement tools for improvement of non-functional properties of software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjie Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Boston, United States. pp.1956-1965, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3534004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595447v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Edit Selection for Genetic Improvement</w:t>
               </w:r>
@@ -1639,261 +1639,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
+                <w:t xml:space="preserve">Giovani Guizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bari, Italy. pp.159-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215764v1</w:t>
+                <w:t xml:space="preserve">hal-04215729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovani Guizzo</w:t>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bari, Italy. pp.159-165, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215729v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Genetic Programming Approaches for Non-Functional Genetic Improvement</w:t>
               </w:r>
@@ -2237,178 +2237,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On adaptive specialisation in genetic improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague Czech Republic, France. pp.1703-1704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3319619.3326839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078581v1</w:t>
+                <w:t xml:space="preserve">hal-04215755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2449,148 +2419,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On adaptive specialisation in genetic improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justyna Petke</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215755v1</w:t>
+                <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Edit Sequences in Genetic Improvement</w:t>
               </w:r>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Objective Local Search Algorithms for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3522,239 +3522,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOParamILS : une plateforme multi-objectif pour la configuration automatique d'algorithmes</w:t>
+                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2016: 17ème Conférence ROADEF de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia, Italy. pp.32-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560467v1</w:t>
+                <w:t xml:space="preserve">hal-01370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
+                <w:t xml:space="preserve">MOParamILS : une plateforme multi-objectif pour la configuration automatique d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF2016: 17ème Conférence ROADEF de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01370392v1</w:t>
+                <w:t xml:space="preserve">hal-01560467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>