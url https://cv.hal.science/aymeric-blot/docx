--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1535,456 +1535,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Edit Selection for Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Smigielska</w:t>
+                <w:t xml:space="preserve">Giovani Guizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Callan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Genetic Improvement (GI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GI52543.2021.00009⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bari, Italy. pp.159-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215762v1</w:t>
+                <w:t xml:space="preserve">hal-04215729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Automated Program Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovani Guizzo</w:t>
+                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Sarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Search-Based Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bari, Italy. pp.159-165, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88106-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215729v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Fitness Functions for Search-Based Program Repair</w:t>
+                <w:t xml:space="preserve">Uniform Edit Selection for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Bian</w:t>
+                <w:t xml:space="preserve">Marta Smigielska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Automated Program Repair (APR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Workshop on Genetic Improvement (GI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APR52552.2021.00008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GI52543.2021.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215764v1</w:t>
+                <w:t xml:space="preserve">hal-04215762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genetic Programming Approaches for Non-Functional Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Stack-Based Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Genetic Programming (EuroGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Seville, Spain. pp.68-83, </w:t>
+              <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.289-290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-44094-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3387940.3392174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215722v1</w:t>
+                <w:t xml:space="preserve">hal-04215758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Fitness Functions in Test-Based Program Repair</w:t>
               </w:r>
@@ -2055,542 +2055,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Benchmarks for Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Comparing Genetic Programming Approaches for Non-Functional Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.287-288, </w:t>
+              <w:t xml:space="preserve">European Conference on Genetic Programming (EuroGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Seville, Spain. pp.68-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3387940.3392175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44094-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215756v1</w:t>
+                <w:t xml:space="preserve">hal-04215722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stack-Based Genetic Improvement</w:t>
+                <w:t xml:space="preserve">Synthetic Benchmarks for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSE '20: 42nd International Conference on Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.289-290, </w:t>
+              <w:t xml:space="preserve">, Jul 2020, Seoul, South Korea. pp.287-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3387940.3392174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3387940.3392175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215758v1</w:t>
+                <w:t xml:space="preserve">hal-04215756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On adaptive specialisation in genetic improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justyna Petke</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215755v1</w:t>
+                <w:t xml:space="preserve">hal-02078581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On adaptive specialisation in genetic improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Petke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '19: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague Czech Republic, France. pp.1703-1704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3319619.3326839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082123v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration of a Dynamic MOLS Algorithm for Bi-objective Flowshop Scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Algorithm Framework to Automatically Design a Multi-Objective Local Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Multi-Criterion Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lansing, United States. pp.565-577</w:t>
+              <w:t xml:space="preserve">ROADEF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078581v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Edit Sequences in Genetic Improvement</w:t>
               </w:r>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel López-Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multi-Objective Local Search Algorithms for the Permutation Flowshop Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Éléonore Kessaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2017 - Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.227-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3522,239 +3522,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
+                <w:t xml:space="preserve">MOParamILS : une plateforme multi-objectif pour la configuration automatique d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF2016: 17ème Conférence ROADEF de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370392v1</w:t>
+                <w:t xml:space="preserve">hal-01560467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOParamILS : une plateforme multi-objectif pour la configuration automatique d'algorithmes</w:t>
+                <w:t xml:space="preserve">MO-ParamILS: A Multi-objective Automatic Algorithm Configuration Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Éléonore Marmion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Trautmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF2016: 17ème Conférence ROADEF de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ischia, Italy. pp.32-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50349-3_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560467v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral but a Winner! How Neutrality Helps Multiobjective Local Search Algorithms</w:t>
               </w:r>
@@ -3868,51 +3868,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
+                <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
@@ -3930,97 +3930,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.125--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840361v1</w:t>
+                <w:t xml:space="preserve">hal-00919750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrality in the Graph Coloring Problem</w:t>
+                <w:t xml:space="preserve">Neutralité du problème de coloration de graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eleonore Marmion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Blot</w:t>
@@ -4038,73 +4038,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Catania, Italy. pp.125--130</w:t>
+              <w:t xml:space="preserve">ROADEF 2013 : 14e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919750v1</w:t>
+                <w:t xml:space="preserve">hal-00840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4307,52 +4307,189 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code Transformation Rule Synthesis Using LLMs: Potential and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Khelladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4499,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Hanna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Blot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Petke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-025-00501-z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B Langdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krauss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743095.3743105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin An" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Nowack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3672089.3672102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2021.3070271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215682v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Westley Weimer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fredericks" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Lee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417564.3417575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00240" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-018-9381-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanatad Songpetchmongkol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI66624.2025.00014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Al-Subaihin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29573-7_16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjie Zuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3534004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Guizzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Callan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Sarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88106-1_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Bian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APR52552.2021.00008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Smigielska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI52543.2021.00009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392174" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392180" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44094-7_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3387940.3392175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pageau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326839" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GI.2019.00016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Yoo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338906.3341184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H Hoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99253-2_26" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Causmaecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Kessaci-Marmion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071323" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370392v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;l&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Trautmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50349-3_3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-El&#233;onore Marmion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01896272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Allain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Khelladi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>