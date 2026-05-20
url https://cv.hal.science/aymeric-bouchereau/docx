--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">252461622</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mHycE7AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1938 +209,1938 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI in Design Education: Pedagogical Uses and Critical Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitization in Education Risks, Values and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2616, Springer Nature Switzerland, pp.3-16, 2026, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-17557-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wikidata et les Gafam : partenariat et appropriation des données pour le développement d'assistants personnels intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Doutreix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Simonnot; Evelyne Broudoux; Ghislaine Chartron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque "Document numérique et société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés. Objets connectés - Perspectives pour un développement intelligent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16468-7</w:t>
+              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-128, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167370v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de ressources pédagogiques numériques pour un apprentissage avec les objets connectés. Objets connectés - Perspectives pour un développement intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l’espace francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-128, 2019</w:t>
+              <w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16468-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175034v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés : nouveaux dispositifs pour la médiation des savoirs scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ioan Roxin, Ioan Hosu, Federico Tajariol et Nicolas Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information, Communication et Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Accent, pp.109-128, 2019, 23e Colloque franco-roumain en Sciences de l'Information et de la Communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux technologies de l’écosystème de l’Internet des Objets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405- 271-3</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178757v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écosystème de l’Internet des Objets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Introduction aux technologies de l’écosystème de l’Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet des Objets : Évolutions et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, 2017, 978-1-78405- 271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178723v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanibot : repenser l’interface des systèmes d’Intelligence artificielle pour favoriser une posture critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM’25 Hypermédias et communs numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle au service du développement durable des territoires ? Usages et imaginaires dans le contexte du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les reconfigurations territoriales par le numérique : vers une société numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO, Université d'Angers; Ville d'Angers, Nov 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages pédagogiques de l'Intelligence artificielle et développement d'une posture critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticemed 14 Digitalisation des pratiques en éducation : risques, valeurs et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vœux présidentiels : un rituel discursif à l’épreuve de l’Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2024 - 17es Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une synthèse raisonnée de l'IA ? Usage des références bibliographiques des articles de Wikipédia sur l'Intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Valenciennes, France. pp.117-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle : comprendre, analyser et interpréter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Intelligence artificielle centrée humain : enjeux et apports transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aymeric Bouchereau; Laura Fontanella; Jean-Marc Leblanc; Marie Peres-Leblanc, Jun 2023, Lieusaint, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et apprentissage : mécanismes, applications et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Céditec - Intelligence artificielle en textométrie : apports réciproques et précautions interprétatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des représentations de l’intelligence artificielle : de quelle(s) IA Wikipédia est-elle l’encyclopédie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'21 : Information : enjeux et nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aubervilliers, France. pp.216-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'objet connecté à l'environnement intelligent : des enjeux pour la médiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.368-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Internet of Things for Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Informatics in Economy, Education, Research &amp; Business Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Iasi (Roumanie), France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la réalité de l’Internet des Objets dans le cadre de l’apprentissage humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Applications de l'Internet des Objets pour soutenir l'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemDoc du réseau IRIS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELLIADD; CIMEOS; CREM, Jul 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Septièmes Rencontres Jeunes Chercheurs en EIAH (RJC EIAH 2018) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343760v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications de l'Internet des Objets pour soutenir l'apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Appréhender la réalité de l’Internet des Objets dans le cadre de l’apprentissage humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes Rencontres Jeunes Chercheurs en EIAH (RJC EIAH 2018) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">SemDoc du réseau IRIS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLIADD; CIMEOS; CREM, Jul 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769453v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ACCESSIBILITY AND INTEROPERABILITY OF PEDAGOGICAL RESOURCES IN THE CONTEXT OF INTERNET OF THINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IE2017 International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Technology, Education and Development Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Valencia, France. pp.3959-3966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/inted.2017.0965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166090v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESSIBILITY AND INTEROPERABILITY OF PEDAGOGICAL RESOURCES IN THE CONTEXT OF INTERNET OF THINGS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semantic Annotation of Web Resources to Learn with Connected Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technology, Education and Development Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EL2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal. pp.213-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166093v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Annotation of Web Resources to Learn with Connected Things</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Semantic Web Technologies to Sustain Ubiquitous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EL2017 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal. pp.213-216</w:t>
+              <w:t xml:space="preserve">IE2017 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, France. pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166087v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des ressources d’apprentissage pertinentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales 2017 de la SFSIC, 3 minutes, 1 thèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l’apprentissage ubiquitaire dans le contexte de l’Internet des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Jeunes Chercheurs en SIC - GERiiCO 11e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2129,302 +2150,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l’apprentissage artificiel pour l’éducation : enjeux et dispositif de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ctd.7955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected devices: catalysts in the mediation of scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet des Objets pour l'apprentissage humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Internet des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2434,114 +2455,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets connectés au service de l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bourgogne Franche-Comté, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UBFCC018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03117541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2609,51 +2630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EACC9A1C"/>
+    <w:nsid w:val="1798BA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2840,51 +2861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-bouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3544-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252461622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05350737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716756v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7955" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCC018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-bouchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3544-2901" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252461622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=mHycE7AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17557-1_1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Doutreix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05350737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166093v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2017.0965" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.7955" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03117541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCC018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>