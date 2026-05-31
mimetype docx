--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -100,385 +100,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal dynamics of chemical contamination in the Saône river and its direct tributaries: an overview of contaminant data from regulatory monitoring data</w:t>
+                <w:t xml:space="preserve">Mesure du mercure et méthylmercure chez G. fossarum encagé sur le bassin Rhin-Meuse : variation spatiale des concentrations et contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
+                <w:t xml:space="preserve">Victor Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Chiffre</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Claveau</w:t>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEFA, Jul 2025, La roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180469v1</w:t>
+                <w:t xml:space="preserve">hal-05290404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du mercure et méthylmercure chez G. fossarum encagé sur le bassin Rhin-Meuse : variation spatiale des concentrations et contributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhône Sediment Observatory (OSR) monitoring network for suspended sediment and contaminants long-term assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lachaux</w:t>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEFA, Jul 2025, La roche sur Yon, France</w:t>
+              <w:t xml:space="preserve">SEDNET 2025 - 14th International SedNet Conference - Healthy sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSIC, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290404v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhône Sediment Observatory (OSR) monitoring network for suspended sediment and contaminants long-term assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal dynamics of chemical contamination in the Saône river and its direct tributaries: an overview of contaminant data from regulatory monitoring data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Thollet</w:t>
+                <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">Axelle Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Maeva Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Labille</w:t>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEDNET 2025 - 14th International SedNet Conference - Healthy sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSIC, Oct 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332776v1</w:t>
+                <w:t xml:space="preserve">hal-05180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Regulatory Monitoring with Passive sampling: French experience</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lardy-Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Passive Sampling Symposium and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, May 2024, LIMOGES, France</w:t>
@@ -602,51 +602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cuivre modifie les réponses microbiennes à l'assèchement dans les sédiments de rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kergoat Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,64 +740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -833,316 +833,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of concentrations and geochemical backgrounds of Technology Critical Elements (TCE) in hydrosystems : analytical developments and application to Rhône River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retour d’expérience à l’échelle d’un programme scientifique historique (OSR) et d’une équipe de chimie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+                <w:t xml:space="preserve">Céline Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wüppertal University, Sep 2023, Wüppertal, Germany</w:t>
+              <w:t xml:space="preserve">Workshop One Water- Projet ciblé Aquathèque - Conception d’une Aquathèque : banque d’échantillons pour l’archivage à long-terme d’eaux brutes et d’empreintes chimiques, biologiques et biochimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346831v1</w:t>
+                <w:t xml:space="preserve">hal-04347560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience à l’échelle d’un programme scientifique historique (OSR) et d’une équipe de chimie environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of concentrations and geochemical backgrounds of Technology Critical Elements (TCE) in hydrosystems : analytical developments and application to Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillemain</w:t>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Richard</w:t>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ducrocq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop One Water- Projet ciblé Aquathèque - Conception d’une Aquathèque : banque d’échantillons pour l’archivage à long-terme d’eaux brutes et d’empreintes chimiques, biologiques et biochimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">First Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals (ICHMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wüppertal University, Sep 2023, Wüppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347560v1</w:t>
+                <w:t xml:space="preserve">hal-04346831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les sources des matières en suspension (MES) et des contaminants qui circulent dans le fleuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1161,484 +1161,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAractérisation de la NAture des particules transportées lors Des Etiages du Rhône - CANADER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mourier</w:t>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giner</w:t>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880349v1</w:t>
+                <w:t xml:space="preserve">hal-03837402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation des tendances de contamination dans les eaux de surface : pertinence de l'échantillonnage des matières en suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Yari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588180v1</w:t>
+                <w:t xml:space="preserve">hal-03588365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
+                <w:t xml:space="preserve">Responses of microbial communities exposed to combined stressors in hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Laura Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bégorre</w:t>
+                <w:t xml:space="preserve">Bernadette Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">ContaSed 2021 - 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861930v1</w:t>
+                <w:t xml:space="preserve">hal-03793180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of clogging and copper-contaminated water on microbial communities in the hyporheic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic YR 2021 - First international webinar of young microbial ecotoxicology researchers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
@@ -1653,846 +1636,863 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of sediment contaminations in surface freshwaters: relevance of time-integrated sampling of suspended particulate matter (SPM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Yari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bern - Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir de données de suivi particulaire et d’archives sédimentaires datées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+                <w:t xml:space="preserve">Monitoring the consequences of dam flushing operations on suspended particulate matter and associated contaminants in the Rhône River downstream of Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern - Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837402v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des tendances de contamination dans les eaux de surface : pertinence de l'échantillonnage des matières en suspension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588365v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of microbial communities exposed to combined stressors in hyporheic zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Volat</w:t>
+                <w:t xml:space="preserve">CAractérisation de la NAture des particules transportées lors Des Etiages du Rhône - CANADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ContaSed 2021 - 2nd International Conference on Contaminated Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793180v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la pollution métallique et du risque écotoxicologique le long du Rhône depuis 1960 : approche combinée à partir du suivi particulaire et d'archives sédimentaires datées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentativité de l'échantillonnage intégré des matières en suspension dans les rivières à l'aide de pièges à particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587902v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the consequences of dam flushing operations on suspended particulate matter and associated contaminants in the Rhône River downstream of Lake Geneva</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miège</w:t>
+                <w:t xml:space="preserve">Spatio-temporal assessment of polymetallic pollution and associated ecotoxicological risk along the Rhône River for the last 60 years (1960-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bern - Online, Switzerland</w:t>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed), 2nd International Conference on Contaminated Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465835v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'anthropisation des eaux du Rhône au cours des dernières décennies : La mémoire des sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.94-99</w:t>
@@ -2515,1523 +2515,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets combinés du cuivre et de la température sur des communautés de diatomées d'eau douce</w:t>
+                <w:t xml:space="preserve">Flux et origine des matières en suspension et des sables sur le Rhône et ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
+              <w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Lyon, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608053v1</w:t>
+                <w:t xml:space="preserve">hal-02608492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux et origine des matières en suspension et des sables sur le Rhône et ses affluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper attenuation in a river confluence receiving acid drainage in Central Chile: Coupling of physical and chemical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Launay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Alsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Observatoire des Sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Lyon, France. pp.21</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608492v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper attenuation in a river confluence receiving acid drainage in Central Chile: Coupling of physical and chemical processes</w:t>
+                <w:t xml:space="preserve">Effets combinés du cuivre et de la température sur des communautés de diatomées d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montecinos</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bretier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Planes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. pp.1</w:t>
+              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608355v1</w:t>
+                <w:t xml:space="preserve">hal-02608053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the implementation of Pollution Induced Community Tolerance (PICT) approaches in water regulatory frameworks: Developping standard procedures for the sediment compartment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Grisot</w:t>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">First International Conference on Microbial Ecotoxicology, EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606605v1</w:t>
+                <w:t xml:space="preserve">hal-02606719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the implementation of Pollution Induced Community Tolerance (PICT) approaches in water regulatory frameworks: Developping standard procedures for the sediment compartment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels développements pour la prise en compte de la biodisponibilité des contaminants vis à vis des organismes benthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Microbial Ecotoxicology, EcotoxicoMic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.28</w:t>
+              <w:t xml:space="preserve">Workshop franco-suisse SédiCommuTox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Villié-Morgon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606719v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels développements pour la prise en compte de la biodisponibilité des contaminants vis à vis des organismes benthiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+                <w:t xml:space="preserve">Combined effects of environmental concentrations of copper and arsenic on natural river sediment microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop franco-suisse SédiCommuTox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Villié-Morgon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995538v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of environmental concentrations of copper and arsenic on natural river sediment microbial communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Is DGT an efficient tool to integrate transient trace metals concentrations during a major hydrological event on the Rhone River?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahou</w:t>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. pp.27</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Gold Coast, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606932v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des concentrations métalliques dissoutes lors d’un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606607v1</w:t>
+                <w:t xml:space="preserve">hal-01787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring, computing and fingerprinting the suspended load fluxes of the Rhone River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dabrin</w:t>
+                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787303v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche systémique des flux de contaminants et évaluation des risques associés au sein de l’OHM_VR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids, implications for environmental monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emeline Comby</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dedourge Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème séminaire du DiPEE de Lyon "Eau - santé des milieux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619200v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids, implications for environmental monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Détermination de l’origine des matières en suspension en transit sur le Rhône : utilisation de la signature géochimique de la fraction résiduelle des particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Dedourge Geffard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reims, France. pp.46</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau des Observatoires Hommes-Milieux, Contaminations métalliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Aix en Provence, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604695v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l’origine des matières en suspension en transit sur le Rhône : utilisation de la signature géochimique de la fraction résiduelle des particules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Intégration des concentrations métalliques dissoutes lors d’un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau des Observatoires Hommes-Milieux, Contaminations métalliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Aix en Provence, France. pp.1</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605431v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution granulométrique pour tracer l’origine des matières en suspension à l’exutoire d’un bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.15</w:t>
@@ -4054,1550 +4054,1550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter des données de métaux traces particulaires à l’échelle d’un fleuve : des exemples de l’Observatoire des sédiments du Rhône</w:t>
+                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Radakovitch</w:t>
+                <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gairoard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is River</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.16</w:t>
+              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602342v1</w:t>
+                <w:t xml:space="preserve">hal-02602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Larrose</w:t>
+                <w:t xml:space="preserve">Adaptation microbienne à la contamination métallique en milieu aquatique: Influence de la température sur la tolérance de communautés périphytiques au cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assoumani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dabrin</w:t>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dherret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gahou</w:t>
+                <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">VIIeme Colloque de l’AFEM "Microbiologie et environnement : fondamentaux et applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602001v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of methylmercury concentrations in low contaminated rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux de MES et contaminants – Axe III : Réseau de mesure des flux, flux de radionucléides et de contaminants, traçage de l’origine des particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Magnier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.21</w:t>
+              <w:t xml:space="preserve">Journée de l'Observatoire des sédiments du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Parc de Miribel Jonage, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601993v1</w:t>
+                <w:t xml:space="preserve">hal-02602340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation microbienne à la contamination métallique en milieu aquatique: Influence de la température sur la tolérance de communautés périphytiques au cuivre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature increase on the response of phototrophic biofilms to a chronic exposure to copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Volat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIeme Colloque de l’AFEM "Microbiologie et environnement : fondamentaux et applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Anglet, France. pp.21</w:t>
+              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting (ASLO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Granada, Spain. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602291v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Assoumani</w:t>
+                <w:t xml:space="preserve">Influence of temperature increase on the tolerance of phototrophic and heterotrophic biofilm communities to copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabrin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602000v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de MES et contaminants – Axe III : Réseau de mesure des flux, flux de radionucléides et de contaminants, traçage de l’origine des particules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Sabatier</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Observatoire des sédiments du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Parc de Miribel Jonage, France. pp.27</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602340v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature increase on the response of phototrophic biofilms to a chronic exposure to copper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Determination of methylmercury concentrations in low contaminated rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Aquatic Sciences Meeting (ASLO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Granada, Spain. pp.37</w:t>
+              <w:t xml:space="preserve">DGT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602284v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature increase on the tolerance of phototrophic and heterotrophic biofilm communities to copper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">An in situ intercomparison exercise on “home-made” DGT for the monitoring of trace metals and mercury in surface freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain. pp.39</w:t>
+              <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602288v1</w:t>
+                <w:t xml:space="preserve">hal-01297886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature on the PICT-response of phototrophic and heterotrophic biofilm communities to copper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in situ intercomparison exercise on “home-made” DGT for the monitoring of trace metals and mercury in surface freshwaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traiter des données de métaux traces particulaires à l’échelle d’un fleuve : des exemples de l’Observatoire des sédiments du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Magnier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conference 2015: from DGT Research to Environmental Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Is River</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297886v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of a passive sampler for the quantification of inorganic mercury and methylmercury in freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
+              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600159v1</w:t>
+                <w:t xml:space="preserve">hal-02600915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a passive sampler for the quantification of inorganic mercury and methylmercury in freshwaters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.21</w:t>
+              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600915v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of inorganic mercury and methylmercury in surface waters using a DGT passive sampler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE BNASS / TraceSpec Tandem Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Aberdeen, United Kingdom. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5622,103 +5622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hausse de température sur la réponse de communautés microbiennes périphytiques phototrophes de rivière à une exposition chronique au cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de l’Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Parent, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5743,90 +5743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metal lability in freshwater sediments by passive sampling method in response to bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International conference of the society for environmental geochemistry and heath</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5851,103 +5851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hausse de température sur la réponse de biofilms phototrophes de rivière à une exposition chronique au cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2012 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6011,64 +6011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Workshop, AQUAREF Passive Sampler Intercomparison Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nantes, France. pp.39</w:t>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6216,247 +6216,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'ultrafiltration tangentielle pour la spéciation colloïdale des éléments traces métalliques dans les eaux interstitielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Coupling geochemical and biological approaches to assess the availability of cadmium in a natural sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.15</w:t>
+              <w:t xml:space="preserve">LIFE workshop on monitoring and data evaluation under the WFD, M3, Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kirchberg, Luxembourg. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594152v1</w:t>
+                <w:t xml:space="preserve">hal-02594150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geochemical and biological approaches to assess the availability of cadmium in a natural sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Application de l'ultrafiltration tangentielle pour la spéciation colloïdale des éléments traces métalliques dans les eaux interstitielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIFE workshop on monitoring and data evaluation under the WFD, M3, Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kirchberg, Luxembourg. pp.21</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594150v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
               </w:r>
@@ -6468,77 +6468,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Météo-France, Dec 2005, Toulouse, France. pp.8</w:t>
@@ -6599,90 +6599,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of suspended particulate matter quality collected by particle-traps during the deployment phase: influence on trace metal/geochemical tracer concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Fruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6724,90 +6724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage géochimique des sources de sédiments à l’échelle du bassin versant de la Saône : atouts et limites de l’échantillonnage intégratif des matières en suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6849,90 +6849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPPER ALTERS THE MICROBIAL RESPONSES IN SEDIMENT DURING DROUGHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6970,64 +6970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging and environmental copper contamination have stronger effects on hyporheic microbial communities in the first centimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,355 +7085,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and representativeness of suspended particulate matter time-integrative sampling in rivers using particle traps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">Characterization of the nature of the suspended particles transported during the low water levels of the Rhône River (France) - CANADER project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Berni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bonenfant</w:t>
+                <w:t xml:space="preserve">Jf Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International symposium of LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-999a90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868922v1</w:t>
+                <w:t xml:space="preserve">hal-03356816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the nature of the suspended particles transported during the low water levels of the Rhône River (France) - CANADER project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Giner</w:t>
+                <w:t xml:space="preserve">Efficiency and representativeness of suspended particulate matter time-integrative sampling in rivers using particle traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Rontani</w:t>
+                <w:t xml:space="preserve">Céline Berni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of LabEx DRIIHM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd international conference on contaminated sediments, CONTASED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bern, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356816v1</w:t>
+                <w:t xml:space="preserve">hal-04868922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation of the Rhône River during the last century: case of main pollutants measured in sediment cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7488,90 +7488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical records of suspended particulate matter origin in the Rhône River (France) using the non-reactive geochemical signature of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. pp.1, 2019</w:t>
@@ -7594,1920 +7594,1920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper bioaccumulation and internalization during freshwater biofilm development using stable Cu isotope experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of the impact of Rhône River dam flushing operations on water quality by passive sampling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Volat</w:t>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607501v1</w:t>
+                <w:t xml:space="preserve">hal-02607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889298v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of Rhône River dam flushing operations on water quality by passive sampling technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.3, 2018</w:t>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607503v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal integration of diurnal variations of metals and mercury concentrations by passive sampling method in a highly polluted site on the Deûle River, northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Origin and historical inputs of suspended particulate matter (SPM) from the Rhône tributaries: use of the non-reactive geochemical signature of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Begorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.2, 2018</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607502v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and historical inputs of suspended particulate matter (SPM) from the Rhône tributaries: use of the non-reactive geochemical signature of particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Copper bioaccumulation and internalization during freshwater biofilm development using stable Cu isotope experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Grisot</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dherret</w:t>
+                <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">SETAC Europe 28th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607692v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des concentrations en contaminants inorganiques et de leur spéciation lors d'un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use and relevance of artificial organic matter substrates to assess the functional effects of metals on natural sediment communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bessueille Barbier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Sophie Campiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAFSAA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hammamet, Tunisie. 2017</w:t>
+              <w:t xml:space="preserve">10th International SedNet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Genoa, Italy. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607504v1</w:t>
+                <w:t xml:space="preserve">hal-02606930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des flux d’eau aux flux de matières en suspension et de contaminants associés : gestion d’un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lepage</w:t>
+                <w:t xml:space="preserve">Towards easy-handling tools to assess functional effects of contaminants on natural microbial and invertebrate sediment communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Campiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF Hydrométrie 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606222v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use and relevance of artificial organic matter substrates to assess the functional effects of metals on natural sediment communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Structural and functional response of river sediment microbial communities to environmental concentrations of copper and arsenic, alone or in mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International SedNet Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Genoa, Italy. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606930v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards easy-handling tools to assess functional effects of contaminants on natural microbial and invertebrate sediment communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
+                <w:t xml:space="preserve">Des flux d’eau aux flux de matières en suspension et de contaminants associés : gestion d’un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Casado Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">Congrès SHF Hydrométrie 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606936v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional response of river sediment microbial communities to environmental concentrations of copper and arsenic, alone or in mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Motte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Brussels, Belgium. pp.2, 2017</w:t>
+              <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606938v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional response of river sediment microbial communities to environmental concentrations of copper and arsenic, alone or in mixture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Etude des concentrations en contaminants inorganiques et de leur spéciation lors d'un évènement hydrologique transitoire sur le Rhône : cas des opérations de gestion sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bessueille Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Motte</w:t>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">CAFSAA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hammamet, Tunisie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606933v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, flux et spéciation du mercure particulaire sur le Rhône et ses affluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Determination of mercury and methylmercury concentrations at low levels in rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Journée scientifique de Faculté des Sciences et Technologies (FST) – L’eau dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605427v1</w:t>
+                <w:t xml:space="preserve">hal-02606606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mercury and methylmercury concentrations at low levels in rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Influence d’une hausse de température sur la réponse de biofilms phototrophes de rivière à une exposition chronique au cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de Faculté des Sciences et Technologies (FST) – L’eau dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">3èmes Journées d’Ecotoxicologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606606v1</w:t>
+                <w:t xml:space="preserve">hal-02605179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’une hausse de température sur la réponse de biofilms phototrophes de rivière à une exposition chronique au cuivre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Determination of mercury and methylmercury concentrations at low levels in rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Foulquier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d’Ecotoxicologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605179v1</w:t>
+                <w:t xml:space="preserve">hal-02606608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mercury and methylmercury concentrations at low levels in rivers by passive sampling method and isotopic dilution GC-ICP-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Sources, flux et spéciation du mercure particulaire sur le Rhône et ses affluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606608v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of Metal-rich Particles Downstream Zones of Acid Drainage Mixing in Andean Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,51 +9515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Escauriaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
@@ -9582,713 +9582,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ intercomparison exercise on “home-made” DGT for the monitoring of trace metals, mercury and arsenic in surface freshwaters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chappedelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbier Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT Conférence</w:t>
+              <w:t xml:space="preserve">DGT conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601999v1</w:t>
+                <w:t xml:space="preserve">hal-02601995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal inorganic arsenic speciation in surface waters of a small vineyard watershed assessed by passive sampling method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">In situ intercomparison exercise on “home-made” DGT for the monitoring of trace metals, mercury and arsenic in surface freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DGT conférence</w:t>
+              <w:t xml:space="preserve">DGT Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, San Sebastian, Spain. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601995v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature increase on the response of river phototrophic biofilms to a chronic exposure to copper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Recoura Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t>
+              <w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600953v1</w:t>
+                <w:t xml:space="preserve">hal-02600719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring trace element contamination in surface waters using chemical and biological monitoring tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Development of passive samplers for the simultaneous measurement of inorganic mercury and methylmercury in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gahou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Symposium on Environmental Analytical Chemistry – ISEAC38</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lausanne, Switzerland. pp.2, 2014</w:t>
+              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.1-, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600719v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of passive samplers for the simultaneous measurement of inorganic mercury and methylmercury in surface waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature increase on the response of river phototrophic biofilms to a chronic exposure to copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.1-, 2014</w:t>
+              <w:t xml:space="preserve">24th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600913v1</w:t>
+                <w:t xml:space="preserve">hal-02600953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des tests de toxicité pour suivre l’adaptation de biofilms phototrophes à une exposition chronique au cuivre dans le cadre d’approches PICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Ecotoxicologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Banyuls, France. pp.1, 2014</w:t>
@@ -10317,51 +10317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of metals in surface waters: an in situ intercomparison exercise on passive samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,359 +10436,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature increase on the response of river phototrophic biofilms to a chronic exposure to copper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Assessment of metal lability in freshwater sediments by passive sampling: parameters controlling metal release from particles and influence of bioturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Environmental sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anglet, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598716v1</w:t>
+                <w:t xml:space="preserve">hal-02597398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metal lability in freshwater sediments by passive sampling: parameters controlling metal release from particles and influence of bioturbation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature increase on the response of river phototrophic biofilms to a chronic exposure to copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anglet, France. pp.1, 2012</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597398v1</w:t>
+                <w:t xml:space="preserve">hal-02598716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a battery of macroinvertebrate bioassays for the hazard assessment of sediments: Approach integrating the natural variability of the organisms life-traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Toxicity assessment (ISTA 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Hong-Kong, pp.1, 2011</w:t>
@@ -10817,90 +10817,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace metals bioavailability in contaminated sediments by means of Diffusive Gradient in Thin films (DGT): confrontation with trace metal bioaccumulation in benthic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10974,103 +10974,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative sampling of suspended particulate matter in rivers: assessing the grain-size dependent efficiency of passive particle traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (12), pp.4114-4125. </w:t>
@@ -11108,90 +11108,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clogging modulates the copper effects on microbial communities of streambed sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11290,51 +11290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Allibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, pp.166216. </w:t>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardy-Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 824, pp.153549. </w:t>
@@ -11519,77 +11519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tritium and 14C dependencies upon particulate organic matter within the nuclearized Rhone River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bodereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11640,103 +11640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations and fluxes of suspended particulate matter and associated contaminants in the Rhône River from Lake Geneva to the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.2369-2384. </w:t>
@@ -11951,51 +11951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12040,511 +12040,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03650052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-level fluctuation enhances sediment and trace metal mobility in lake littoral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lécrivain</w:t>
+                <w:t xml:space="preserve">I. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardy-Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clément</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+                <w:t xml:space="preserve">A. Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128451⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (6), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358554v1</w:t>
+                <w:t xml:space="preserve">hal-04207759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Reactivity of particulate element concentrations: apportionment assessment of suspended particulate matter sources in the Upper Rhône River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Togola</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.1256-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02856-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207759v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of particulate element concentrations: apportionment assessment of suspended particulate matter sources in the Upper Rhône River, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dabrin</w:t>
+                <w:t xml:space="preserve">Water-level fluctuation enhances sediment and trace metal mobility in lake littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Seigle-Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bégorre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Masson</w:t>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.1256-1274. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 264 (2), pp.128451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02856-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.128451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487104v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la contamination chimique des sédiments dans les cours d’eau : pertinence de l’échantillonnage intégratif des matières en suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anice Yari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37, pp.106-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12712,103 +12712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of using the non-reactive geochemical signature in sediment core to estimate historical tributary contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 292, pp.112775. </w:t>
@@ -12846,77 +12846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12980,103 +12980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of natural metal background levels inferred from pre-industrial palaeochannel sediment cores along the Rhône River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.106256. </w:t>
@@ -13118,103 +13118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal pollution trajectories and mixture risk assessed by combining dated cores and subsurface sediments along a major European river (Rhône River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 144, pp.106032. </w:t>
@@ -13265,77 +13265,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of copper at the confluences of Andean rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Alsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13386,90 +13386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simple tools to assess functional effects of contaminants on natural microbial and invertebrate sediment communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Campiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Casado-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayanleh Mahamoud Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13514,1467 +13514,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of dam flushing event on dissolved trace elements concentrations: Coupling integrative passive sampling and discrete monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'évaluation des tendances temporelles de contamination dans les sédiments et les matières en suspension des systèmes aquatiques continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.71-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937679v1</w:t>
+                <w:t xml:space="preserve">hal-02609328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">C. Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'évaluation des tendances temporelles de contamination dans les sédiments et les matières en suspension des systèmes aquatiques continentaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The impact of dam flushing event on dissolved trace elements concentrations: Coupling integrative passive sampling and discrete monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Barbier-Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 656, pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609328v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental concentrations of copper, alone or in mixture with arsenic, can impact river sediment microbial community structure and functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Experimental warming differentially influences the vulnerability of phototrophic and heterotrophic periphytic communities to copper toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01852⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1424-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927769v1</w:t>
+                <w:t xml:space="preserve">hal-01927765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des flux d'eau aux flux de matières en suspension et de contaminants associés : gestion d'un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Lepage</w:t>
+                <w:t xml:space="preserve">Looking at biological community level to improve ecotoxicological assessment of freshwater sediments: Report on a First French-Swiss Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.970-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0620-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945337v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental warming differentially influences the vulnerability of phototrophic and heterotrophic periphytic communities to copper toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.S. Lambert</w:t>
+                <w:t xml:space="preserve">Sampling of suspended particulate matter using particle traps in the Rhône River: Relevance and representativeness for the monitoring of contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1424-1438. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.538-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927765v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at biological community level to improve ecotoxicological assessment of freshwater sediments: Report on a First French-Swiss Workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Environmental concentrations of copper, alone or in mixture with arsenic, can impact river sediment microbial community structure and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahamoud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.970-974. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0620-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883370v1</w:t>
+                <w:t xml:space="preserve">hal-01927769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling of suspended particulate matter using particle traps in the Rhône River: Relevance and representativeness for the monitoring of contaminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Masson</w:t>
+                <w:t xml:space="preserve">Des flux d'eau aux flux de matières en suspension et de contaminants associés : gestion d'un réseau de stations hydro-sédimentaires sur le Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Angot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+                <w:t xml:space="preserve">G. Poulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 637-638, pp.538-549. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015899v1</w:t>
+                <w:t xml:space="preserve">hal-01945337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Gammarus fossarum (Amphipoda) embryo for toxicity testing: a case study with Cadmium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Changes in copper toxicity towards diatom communities with experimental warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Planes Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.3779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 334, pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606518v1</w:t>
+                <w:t xml:space="preserve">hal-01720423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in copper toxicity towards diatom communities with experimental warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature in pollution-induced community tolerance approaches used to assess effects of copper on freshwater phototrophic periphyton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.04.016⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607-608, pp.1018-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720423v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature in pollution-induced community tolerance approaches used to assess effects of copper on freshwater phototrophic periphyton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Gammarus fossarum (Amphipoda) embryo for toxicity testing: a case study with Cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arambourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neuzeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lambert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 607-608, pp.1018-1025. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (6), pp.2436-2443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.3779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870207v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal measurement in aquatic environments by passive sampling methods: Lessons learning from an in situ intercomparison exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Ghestem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15064,103 +15064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature modulates phototrophic periphyton response to chronic copper exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.821-829. </w:t>
@@ -15198,103 +15198,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved short-term toxicity test protocol to assess metal tolerance in phototrophic periphyton: Toward standardization of PICT approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (6), pp.4037-4045. </w:t>
@@ -15332,77 +15332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mixtures of dissolved and particulate contaminants on phototrophic biofilms: new insights from a PICT approach combining toxicity tests with passive samplers and model substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,90 +15466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of suspended matter and sediment inferred from the residual metal fraction: Application to the Marennes Oleron Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15557,171 +15557,183 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.119-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal and truly dissolved metal(oid) fractionation in sediment pore waters using tangential flow filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.25-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ intercomparison exercise on passive samplers for the monitoring of metals, polycyclic aromatic hydrocarbons and pesticides in surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15730,654 +15742,654 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36, p. 128 - p. 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2012.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling geochemical and biological approaches to assess the availability of cadmium in freshwater sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 424, p. 308 - p. 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.02.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving estuarine net flux estimates for dissolved cadmium export at the annual timescale: Application to the Gironde Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Strady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 84 (4), pp.429-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved uranium, vanadium and molybdenum behaviours during contrasting freshwater discharges in the Gironde Estuary (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Strady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Strady</w:t>
+                <w:t xml:space="preserve">Gérard Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (4), pp.550-560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2009.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term survey of heavy metal pollution, biofilm contamination and diatom community structure in the Riou-Mort watershed, South West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Herlory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 151 (3), pp.532-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16387,3989 +16399,3989 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 7 – année 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lootgieter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; ASNR; MIO; Ifremer. 2025, pp.1- 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients spatio-temporels des substances pharmaceutiques et conséquences écologiques en cours d'eau agricole et urbain (PharmaTOX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2024, pp.1- 44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la signature géochimique des matières en suspension (MES) autochtones. Quelle contribution relative par rapport aux MES érodées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage de l’origine des Matières En Suspension (MES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSN; INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentativité des matières en suspension échantillonnées par différents types de pièges à particules en petits cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AQUAREF; INRAE. 2023, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative de différentes méthodes de stockage/conservation de sédiments sur les résultats d'analyses de micropolluants organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - RiverLy; AQUAREF. 2022, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathon B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabrin A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazzella N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreol M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dherret L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel de PCR inter-régional : Trajectoire(s) de l’hydrosystème Saône-Rhône au paléoanthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture (France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation multi-échelle des flux de MES et de contaminants associés dans le bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750716v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation multi-échelle des flux de MES et de contaminants associés dans le bassin du Rhône</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution spatiale et tendances temporelles des concentrations des contaminants dans les sédiments : comment améliorer l'exploitation des données issues de la surveillance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Yari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; AQUAREF. 2021, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291035v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale et tendances temporelles des concentrations des contaminants dans les sédiments : comment améliorer l'exploitation des données issues de la surveillance ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tendances temporelles des contaminations, historique des flux et estimation des stocks (approches MES vs carottes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">INRAE; AQUAREF. 2021, pp.38</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE; INRAE; CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719046v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293125v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances temporelles des contaminations, historique des flux et estimation des stocks (approches MES vs carottes)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Détermination de rendements d'extraction et de coefficients de diffusion d'outils DGT commerciaux et confectionnés en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ENTPE; INRAE; CNRS. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; AQUAREF. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03293125v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de rendements d'extraction et de coefficients de diffusion d'outils DGT commerciaux et confectionnés en laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Traçage des MES - Estimation des contributions relatives des affluents aux flux de MES sur le Rhône amont, intermédiaire et aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; AQUAREF. 2021, pp.40</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04066419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage des MES - Estimation des contributions relatives des affluents aux flux de MES sur le Rhône amont, intermédiaire et aval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Dherret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292653v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lysiane Dherret</w:t>
+                <w:t xml:space="preserve">Fonctionnement du réseau d’observation des flux de matières en suspension et de contaminants particulaires (OSR 6 – année 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; CEREGE; IRSN; MIO; Ifremer. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293153v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biais potentiel sur la granulométrie et les concentrations en contaminants dans les matières en suspension échantillonnées par piège à particules - Synthèse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anice Yari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport AQUAREF 2019, INRAE. 2020, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lagouy</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03126148v1</w:t>
+                <w:t xml:space="preserve">hal-03127907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais potentiel sur la granulométrie et les concentrations en contaminants dans les matières en suspension échantillonnées par piège à particules - Synthèse bibliographique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Rapport AQUAREF 2019, INRAE. 2020, pp.38</w:t>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127907v1</w:t>
+                <w:t xml:space="preserve">hal-03312630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312630v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité des matières en suspension échantillonnées par les pièges à particules dans les cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pression chimique et impacts écologiques : Distribution des contaminants et réponse des communautés de microorganismes et d'invertébrés dans les sédiments de l’Ardières et du Tillet (CommuSED) - Rapport final de l'action n°54 du Programme 2016 au titre de l’accord cadre Agence de l’Eau ZABR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lyautey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE RiverLy. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04719050v1</w:t>
+                <w:t xml:space="preserve">hal-03797482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+                <w:t xml:space="preserve">L'approche PICT pour évaluer l'impact écotoxicologique des contaminants métalliques dans les sédiments : Guide méthodologique, application et perspectives opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299208v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression chimique et impacts écologiques : Distribution des contaminants et réponse des communautés de microorganismes et d'invertébrés dans les sédiments de l’Ardières et du Tillet (CommuSED) - Rapport final de l'action n°54 du Programme 2016 au titre de l’accord cadre Agence de l’Eau ZABR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lagouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît J.D. Ferrari</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03797482v1</w:t>
+                <w:t xml:space="preserve">hal-03299208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche PICT pour évaluer l'impact écotoxicologique des contaminants métalliques dans les sédiments : Guide méthodologique, application et perspectives opérationnelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentativité des matières en suspension échantillonnées par les pièges à particules dans les cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.50</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; AQUAREF. 2019, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609268v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Poulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des traceurs géochimiques pour déterminer les sources de contaminants particulaires. OSR4 | Action IV.1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations pour l'estimation des tendances temporelles et des distributions spatiales des concentrations de contaminants dans les sédiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gairoard</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03749307v1</w:t>
+                <w:t xml:space="preserve">hal-02608356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du fonctionnement des pièges à particules dans le canal hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lagouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l'année 2017 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations pour l'estimation des tendances temporelles et des distributions spatiales des concentrations de contaminants dans les sédiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.124</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Panay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02608356v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pièges à particules : principes, état de l'art et perspectives pour la surveillance des milieux aquatiques - focus sur les cours d'eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardy Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Bescond</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.27</w:t>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02605420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièges à particules : principes, état de l'art et perspectives pour la surveillance des milieux aquatiques - focus sur les cours d'eaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation des traceurs géochimiques pour déterminer les sources de contaminants particulaires. OSR4 | Action IV.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gairoard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lardy Fontan</w:t>
+                <w:t xml:space="preserve">Julie Gattacecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guigues</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.35</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Cerege; Irstea; IRSN. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02607548v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2015 (OSR 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Panay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des outils DGT commerciaux et « homemade » pour la mesure des métaux et mercure dans les eaux de surface. Développement et validation des échantillonneurs passifs : des outils de prélèvements intégrateurs pour l’analyse des substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai collaboratif sur l'échantillonnage des sédiments de rivière : résultats et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lionard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies d’évaluation de tendances spatiales et temporelles des teneurs en contaminants dans les sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lionard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20379,130 +20391,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piège à particules comme outil d'échantillonnage intégratif des matières en suspension pour la surveillance de la contamination dans les cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20512,160 +20524,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Camenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.1-72, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20675,91 +20687,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées et perspectives pour l’échantillonnage et l’analyse des éléments traces métalliques dans les systèmes aquatiques : pour une meilleure évaluation de leur concentration, transfert et devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Lyon 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03616367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20769,190 +20781,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Biofilms in Contaminant Bioaccumulation and Trophic Transfer in Aquatic Ecosystems: Current State of Knowledge and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Fabure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology (Continuation of Residue Reviews)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115 - 153, 2020, 978-3-030-52540-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/398_2019_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId454"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21099,51 +21111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lachaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kergoat Laura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motte Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eudes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Yari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planes Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montecinos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonnette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602284v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiavone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roulier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606930v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Campiche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606936v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606938v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605427v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606606v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonilla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escauriaza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600953v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600913v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghestem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302963v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02641-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153549" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seigle-Ferrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128451" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gorre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02856-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ahrouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14384" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106256" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126128v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Montecinos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alsina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07331-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.303" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609328v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927769v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01852" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927765v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883370v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0620-z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015899v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.343" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606518v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuzeret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3779" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720423v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.04.016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870207v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lambert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.035" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690722v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.08.049" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602562v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355507v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3505-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3289-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.07.008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599287v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715728v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.069" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357369v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.05.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995956v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291035v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719046v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293125v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127907v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719050v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797482v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608356v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607548v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605332v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604562v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605397v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868956v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616367v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lachaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Claveau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314672v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kergoat Laura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motte Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Christophe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Grisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eudes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;gorre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Yari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kergoat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Volat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mourier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dieud&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montecinos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planes Rodriguez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606719v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayanleh Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dugu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brattier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dedourge Geffard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colonnette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602291v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pairaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gairoard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sabatier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602284v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600914v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Etienne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.D. Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597212v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiavone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roulier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594152v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fruchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728390v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Rontani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-999a90" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonenfant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610084v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begorre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607502v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lesven" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Campiche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado Martinez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lepage" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607504v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bessueille Barbier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605179v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606608v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonilla" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escauriaza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601995v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chappedelaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier Bessueille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600719v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gonzalez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ghestem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598716v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595274v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04174-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302963v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02641-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04371960v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166216" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660063v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153549" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993399v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bodereau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03227-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2369-2022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03816201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#233;gorre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dabrin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mourier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eyrolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108445" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487104v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;gorre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02856-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358554v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;crivain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Seigle-Ferrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.128451" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466902v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ahrouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14384" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256295v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112775" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111880v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106256" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971683v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126128v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Montecinos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alsina" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127318" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casado-Martinez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07331-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609328v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barbier-Bessueille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.303" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927765v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01424" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0620-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.343" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamoud Ahmed" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01852" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018033" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720423v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.04.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870207v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lambert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.035" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606518v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arambourou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neuzeret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3779" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690722v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Allan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.08.049" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602562v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.11.004" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355507v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3505-4" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3289-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600164v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.07.008" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JF05NHM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599287v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.009" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715728v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.02.069" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357371v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.07.006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357369v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.05.006" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590356v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herlory" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.04.023" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HQWQHK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237900v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lootgieter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995956v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lagouy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Masson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228357v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228342v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114924v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374937v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291035v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719046v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293125v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292653v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750716v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127907v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719050v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608356v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607080v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buffet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607548v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy Fontan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guigues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749307v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gairoard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gattacecca" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602334v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604562v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605397v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04868956v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616367v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>