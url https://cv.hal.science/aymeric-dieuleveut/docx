--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1201,1038 +1201,1038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fundamental Proof Structures in First-Order Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+                <w:t xml:space="preserve">Naive imputation implicitly regularizes high-dimensional linear models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taylor</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Scornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control, Tutorial sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hawai, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384178v1</w:t>
+                <w:t xml:space="preserve">hal-03958825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression with Exact Error Distribution for Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Hegazy</w:t>
+                <w:t xml:space="preserve">Rémi Leluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheuk Ting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain. pp.613-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction with Missing Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Zaffran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaniv Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States. pp.40578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896384v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naive imputation implicitly regularizes high-dimensional linear models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">On Fundamental Proof Structures in First-Order Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Scornet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control, Tutorial sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.02015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958825v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QLSD: Quantised Langevin Stochastic Dynamics for Bayesian Federated Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-Acceleration with Cyclical Step-sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vono</w:t>
+                <w:t xml:space="preserve">Damien Scieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Plassier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Online, France</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589952v1</w:t>
+                <w:t xml:space="preserve">hal-03377367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Conformal Predictions for Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLamby: Datasets and Benchmarks for Cross-Silo Federated Learning in Realistic Healthcare Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Féron</w:t>
+                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannig Goude</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samy-Safwan Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Cyffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Grimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore - Maryland, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573934v2</w:t>
+                <w:t xml:space="preserve">hal-03900026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+                <w:t xml:space="preserve">Adaptive Conformal Predictions for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Zaffran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Virtual, Spain</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore - Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905078v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLamby: Datasets and Benchmarks for Cross-Silo Federated Learning in Realistic Healthcare Settings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Grimberg</w:t>
+                <w:t xml:space="preserve">Maxence Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyang He</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900026v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Acceleration with Cyclical Step-sizes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QLSD: Quantised Langevin Stochastic Dynamics for Bayesian Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Scieur</w:t>
+                <w:t xml:space="preserve">Maxime Vono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Plassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377367v1</w:t>
+                <w:t xml:space="preserve">hal-03589952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-optimal rate of consistency for linear models with missing values</w:t>
               </w:r>
@@ -2320,438 +2320,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved central model for faster bidirectional compression in distributed settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federated Expectation Maximization with heterogeneity mitigation and variance reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Philippenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+                <w:t xml:space="preserve">Geneviève Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. pp.2387-2399, </w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.02083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255271v1</w:t>
+                <w:t xml:space="preserve">hal-03333516v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Expectation Maximization with heterogeneity mitigation and variance reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserved central model for faster bidirectional compression in distributed settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. pp.2387-2399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.02083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333516v3</w:t>
+                <w:t xml:space="preserve">hal-04255271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Convergence-Diagnostic based Step Sizes for Stochastic Gradient Descent</w:t>
+                <w:t xml:space="preserve">Debiasing Stochastic Gradient Descent to handle missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Pesme</w:t>
+                <w:t xml:space="preserve">Aude Sportisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flammarion</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienne (en ligne), Austria. pp.119:7641-7651</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554421v1</w:t>
+                <w:t xml:space="preserve">hal-02483651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Stochastic Gradient Descent to handle missing values</w:t>
+                <w:t xml:space="preserve">On Convergence-Diagnostic based Step Sizes for Stochastic Gradient Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sportisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">Scott Pesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Josse</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne (en ligne), Austria. pp.119:7641-7651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483651v2</w:t>
+                <w:t xml:space="preserve">hal-04554421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Scalable Representation Learning for Multivariate Time Series</w:t>
               </w:r>
@@ -3002,157 +3002,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Analysis of Federated Averaging's Bias and Federated Richardson-Romberg Extrapolation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federated Majorize-Minimization: Beyond Parameter Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoi-To Wai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878343v1</w:t>
+                <w:t xml:space="preserve">hal-05189632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Problem: Two Riddles in Heavy-Ball Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Goujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3174,276 +3161,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine-Robust Gossip: Insights from a Dual Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gaucher</w:t>
+                <w:t xml:space="preserve">Refined Analysis of Federated Averaging's Bias and Federated Richardson-Romberg Extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Hendrikx</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466812v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Majorize-Minimization: Beyond Parameter Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Byzantine-Robust Gossip: Insights from a Dual Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hoi-To Wai</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189632v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliced-Wasserstein Estimation with Spherical Harmonics as Control Variates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Leluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed and distributed least-squares regression: convergence rates with applications to Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3676,64 +3676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis: tight convergence guarantees for bidirectional compression in heterogeneous settings for federated learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,51 +4205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goujaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dieuleveut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02269-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moucer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glineur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00259-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3301121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565514v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1850" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275431v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flammarion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053831v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berg Thomsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gidel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ayme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.02015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hegazy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leluc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Ting Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896384v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zaffran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Romano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573934v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552109v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.12528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333516v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.02083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483651v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998101v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurips.cc/Conferences/2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gaucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Hendrikx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189632v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Segers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Zhuman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705522v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goujaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dieuleveut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02269-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moucer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glineur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00259-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3301121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565514v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1850" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275431v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flammarion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053831v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berg Thomsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gidel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ayme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hegazy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leluc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Ting Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896384v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zaffran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Romano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.02015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573934v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552109v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333516v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.02083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.12528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483651v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pesme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998101v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurips.cc/Conferences/2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Segers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Zhuman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705522v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>