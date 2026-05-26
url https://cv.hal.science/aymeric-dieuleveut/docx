--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1309,930 +1309,930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression with Exact Error Distribution for Federated Learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cheuk Ting Li</w:t>
+                <w:t xml:space="preserve">On Fundamental Proof Structures in First-Order Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Decision and Control, Tutorial sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.02015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554506v1</w:t>
+                <w:t xml:space="preserve">hal-04384178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Prediction with Missing Values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression with Exact Error Distribution for Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Leluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Zaffran</w:t>
+                <w:t xml:space="preserve">Cheuk Ting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaniv Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States. pp.40578</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Valencia (Espagne), Spain. pp.613-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896384v4</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fundamental Proof Structures in First-Order Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+                <w:t xml:space="preserve">Conformal Prediction with Missing Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taylor</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaniv Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control, Tutorial sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML 2023 - 40 th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States. pp.40578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384178v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896384v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Acceleration with Cyclical Step-sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+                <w:t xml:space="preserve">Adaptive Conformal Predictions for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Zaffran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Scieur</w:t>
+                <w:t xml:space="preserve">Olivier Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore - Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377367v1</w:t>
+                <w:t xml:space="preserve">hal-03573934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLamby: Datasets and Benchmarks for Cross-Silo Federated Learning in Realistic Healthcare Settings</w:t>
+                <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
+                <w:t xml:space="preserve">Maxence Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy-Safwan Ayed</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Virtual, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900026v1</w:t>
+                <w:t xml:space="preserve">hal-03905078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Conformal Predictions for Time Series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Josse</w:t>
+                <w:t xml:space="preserve">QLSD: Quantised Langevin Stochastic Dynamics for Bayesian Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Plassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore - Maryland, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573934v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLamby: Datasets and Benchmarks for Cross-Silo Federated Learning in Realistic Healthcare Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ogier Du Terrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy-Safwan Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Cyffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Noble</w:t>
+                <w:t xml:space="preserve">Felix Grimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bellet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaoyang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Virtual, Spain</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - Thirty-sixth Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905078v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QLSD: Quantised Langevin Stochastic Dynamics for Bayesian Federated Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-Acceleration with Cyclical Step-sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vono</w:t>
+                <w:t xml:space="preserve">Damien Scieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Plassier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Moulines</w:t>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Online, France</w:t>
+              <w:t xml:space="preserve">, Mar 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589952v1</w:t>
+                <w:t xml:space="preserve">hal-03377367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-optimal rate of consistency for linear models with missing values</w:t>
               </w:r>
@@ -2320,438 +2320,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Expectation Maximization with heterogeneity mitigation and variance reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserved central model for faster bidirectional compression in distributed settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. pp.2387-2399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.02083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333516v3</w:t>
+                <w:t xml:space="preserve">hal-04255271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserved central model for faster bidirectional compression in distributed settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Federated Expectation Maximization with heterogeneity mitigation and variance reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Philippenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
+                <w:t xml:space="preserve">Geneviève Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. pp.2387-2399, </w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 - 35th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2102.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2111.02083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255271v1</w:t>
+                <w:t xml:space="preserve">hal-03333516v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debiasing Stochastic Gradient Descent to handle missing values</w:t>
+                <w:t xml:space="preserve">On Convergence-Diagnostic based Step Sizes for Stochastic Gradient Descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sportisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Boyer</w:t>
+                <w:t xml:space="preserve">Scott Pesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Josse</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flammarion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne (en ligne), Austria. pp.119:7641-7651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483651v2</w:t>
+                <w:t xml:space="preserve">hal-04554421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Convergence-Diagnostic based Step Sizes for Stochastic Gradient Descent</w:t>
+                <w:t xml:space="preserve">Debiasing Stochastic Gradient Descent to handle missing values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Pesme</w:t>
+                <w:t xml:space="preserve">Aude Sportisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flammarion</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienne (en ligne), Austria. pp.119:7641-7651</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554421v1</w:t>
+                <w:t xml:space="preserve">hal-02483651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Scalable Representation Learning for Multivariate Time Series</w:t>
               </w:r>
@@ -3034,51 +3034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hegazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoi-To Wai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,229 +3103,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Problem: Two Riddles in Heavy-Ball Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Taylor</w:t>
+                <w:t xml:space="preserve">Refined Analysis of Federated Averaging's Bias and Federated Richardson-Romberg Extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Samsonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461110v1</w:t>
+                <w:t xml:space="preserve">hal-04878343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Analysis of Federated Averaging's Bias and Federated Richardson-Romberg Extrapolation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Durmus</w:t>
+                <w:t xml:space="preserve">Open Problem: Two Riddles in Heavy-Ball Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Goujaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Samsonov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04878343v1</w:t>
+                <w:t xml:space="preserve">hal-05461110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine-Robust Gossip: Insights from a Dual Approach</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliced-Wasserstein Estimation with Spherical Harmonics as Control Variates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Leluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed and distributed least-squares regression: convergence rates with applications to Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3676,64 +3676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially Private Federated Learning on Heterogeneous Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3764,51 +3764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemis: tight convergence guarantees for bidirectional compression in heterogeneous settings for federated learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dieuleveut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4205,51 +4205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goujaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dieuleveut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02269-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moucer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glineur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00259-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3301121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565514v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1850" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275431v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flammarion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053831v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berg Thomsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gidel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ayme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hegazy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leluc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Ting Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896384v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zaffran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Romano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.02015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573934v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552109v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333516v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.02083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255271v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.12528" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483651v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pesme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998101v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurips.cc/Conferences/2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Segers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Zhuman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705522v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384188v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Goujaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taylor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dieuleveut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-025-02269-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moucer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Glineur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12532-024-00259-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi-To Wai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2023.3301121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3286277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565514v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durmus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-AOS1850" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275431v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flammarion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053831v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOS1391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berg Thomsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.05271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ferbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gidel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ayme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Scornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.02015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hegazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Leluc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheuk Ting Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896384v4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Zaffran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Josse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaniv Romano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573934v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Plassier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900026v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ogier Du Terrail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy-Safwan Ayed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Grimberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03377367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552109v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.12528" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333516v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2111.02083" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554421v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Pesme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483651v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sportisse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998101v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Franceschi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jaggi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neurips.cc/Conferences/2019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189632v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878343v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Samsonov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gaucher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Hendrikx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Segers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Zhuman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03498158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01705522v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>