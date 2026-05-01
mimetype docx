--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -832,504 +832,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting new francophone archaeology on the Paciﬁc map: Current work of early-career researchers in “archéologie océaniste”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review(s) of: Archeologie de 'Uvea Mama'o, by Frimigacci, Daniel, Noumea, Institut d'archeologie de la Nouvelle-Caledonie et du Pacifique, Collection, Traces, No. 1., 2017, 398 pp., appendices, biblio., illus. CFP 4,995/NZ$71 (softcover).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology in Oceania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 53, p. 103-115</w:t>
+              <w:t xml:space="preserve">The journal of the Polynesian Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03937774v1</w:t>
+                <w:t xml:space="preserve">hal-03021552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production des lames d'herminette dans l'île de Tupua'i (Archipel des Australes, Polynésie française): Spécialisation artisanale et évolution des chefferies en Polynésie centrale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Putting new francophone archaeology on the Paciﬁc map: Current work of early-career researchers in “archéologie océaniste”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinanui Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of lithic studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53, p. 103-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021541v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atiahara site revisited: An early coastal settlement in Tubuai (Austral Islands, French Polynesia)</w:t>
+                <w:t xml:space="preserve">Production des lames d'herminette dans l'île de Tupua'i (Archipel des Australes, Polynésie française): Spécialisation artisanale et évolution des chefferies en Polynésie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology in Oceania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arco.5070⟩</w:t>
+              <w:t xml:space="preserve">Journal of lithic studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/jls.v4i2.2546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01645352v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité des matières premières lithiques dans les assemblages archéologiques polynésiens: le cas de Tubuai (Archipel des Australes, Polynésie française)</w:t>
+                <w:t xml:space="preserve">The Atiahara site revisited: An early coastal settlement in Tubuai (Austral Islands, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bollt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arco.5070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021402v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçabilité des matières premières lithiques dans les assemblages archéologiques polynésiens: le cas de Tubuai (Archipel des Australes, Polynésie française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline C. Liorzou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vengeance légendaire de ’Apeku’a : structure et sémantique de cinq variantes de la version marquisienne de la légende d’Apakura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société des études océaniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1339,591 +1412,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133on⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temoe atoll, a satellite-island in the Gambier: Archaeological and bioanthropological research</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artefact geochemistry demonstrates long-distance voyaging in the Polynesian Outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Puna'auia, Polynésie française</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926620v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many models later: a current view on the archaeology of Polynesian migrations and mobility</w:t>
+                <w:t xml:space="preserve">Temoe atoll, a satellite-island in the Gambier: Archaeological and bioanthropological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Conte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanian Genomics: Genomics Research Consortium for Island Populations of Oceania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puna'auia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926640v1</w:t>
+                <w:t xml:space="preserve">hal-03926620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefact geochemistry demonstrates long-distance voyaging in the Polynesian Outliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Many models later: a current view on the archaeology of Polynesian migrations and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatauari'I Leal-Tamari’i</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
+              <w:t xml:space="preserve">Oceanian Genomics: Genomics Research Consortium for Island Populations of Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926298v1</w:t>
+                <w:t xml:space="preserve">hal-03926640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complex history of the Polynesian Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Walworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Greenhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Gray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler l’histoire complexe des Polynesian outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Walworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1939,258 +2012,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference On Oceanic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Puna'auia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity and interactions: the integration and influence of Polynesian communities in central and south Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaupés to Vanuatu: an interdisciplinary workshop on linguistic diversity, 15-17 May 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Department of Linguistic and Cultural Evolution, MPI-SHH Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and holistic approaches to Pacific islands history. Deep Histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceania workshop, 8-10 July 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Australian National University, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material culture studies and technology in Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Collective Biography of Archaeology in the Pacific: A Hidden History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2200,111 +2273,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurer ses données archéologiques pour mieux les analyser et les partager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inaugural du chapitre France de l’organisation CAA (Computer Applications &amp; quantitative methods in Archaeology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2314,130 +2387,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks and Monumentality in the Pacific. Proceedings of the XVIII UISPP World Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2447,104 +2520,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : Les îles : biodiversité et histoires humaines entremêlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2554,452 +2627,452 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude E. Payri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie, un océan de savoirs, une odyssée scientifique dans le parc naturel de la mer de Corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Éditions/Punc, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes du Passé au Vanuatu : Empreintes de Pouvoir et d'Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise Patole Edoumba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanuatu: Pouvoir des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d'histoire naturelle de La Rochelle, pp.53-63, 2025, 978 2 919425 21 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Te toki, l’herminette polynésienne : un fait social total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Cauwe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors de Polynésie, Guides Archéologiques du Malgré-Tout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du CEDARC, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de Tupua'i : Bilan des travaux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-345, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et restauration des structures archéologiques sur la terre Pererau à Piha'e'ina (Mo'orea, Archipel de la Société)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Rurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Rurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teti'aroa (Iles de la Société): Archéologie et histoire d'un atoll polynésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3041,552 +3114,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la recherche archéologique en Polynésie française, 2005-2015, Dossier d'archéologie polynésienne (DAP), n° 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une île-satellite aux Gambier : archéologie et anthropologie sur l’atoll de Temoe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles recherches sur le site dunaire de Hane, Ua Huka (Archipel des Marquises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahine Rurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Traversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352529v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teti'aroa (Iles de la Société) : Archéologie et Histoire d’un atoll polynésien</w:t>
+                <w:t xml:space="preserve">Une île-satellite aux Gambier : archéologie et anthropologie sur l’atoll de Temoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352533v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le site dunaire de Hane, Ua Huka (Archipel des Marquises)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teti'aroa (Iles de la Société) : Archéologie et Histoire d’un atoll polynésien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352494v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéométrie des systèmes d’échange Polynésiens : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminettes océaniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitcairn before the Mutineers: Revisiting the Isolation of a Polynesian Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3606,243 +3679,243 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Largeaud-Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bounty from the beach : cross-cultural and cross-disciplinary essays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANU Press, pp.67-93, 2018, 978-1-76046244-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et échange des lames d’herminette en pierre en Polynésie centrale: Les dynamiques techno-économiques dans l’île de Tubuai (archipel des Australes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pratique de l’espace En Océanie: Découverte, Appropriation et Émergence Des Systèmes Sociaux Traditionnels, Séance de La Société Préhistorique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-221, 2016, La pratique de l'espace en Océanie : découverte, appropriation et émergence des systèmes sociaux traditionnels, 2-913745-2-913745-66-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de peuplement et évolution des réseaux d’échange à longue distance en Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen-Âge, XXXVe rencontres internationales d’archéologie et d’histoire d’Antibes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 109-125, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pofatu/pofatu-data: Pofatu, a curated and open-access database for geochemical sourcing of archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3851,119 +3924,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Forkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021598v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03021552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4527,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf4487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahine Rurua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Walworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcalister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Cruickshank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0485-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinanui Cauchois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charleux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2546" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bollt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5070" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N3WJ63Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenhill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rurua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rurua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Maric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352529v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Traversat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021616v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645156v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021552v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POLF0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7faa206fa1d418f3cb008fafbba87dfa727b44fe;origin=https://hal.archives-ouvertes.fr/hal-04301568;visit=swh:1:snp:e20cad4d172647cc75e58e6622d1e721494e68ac;anchor=swh:1:rel:2895a10897a1d2687c8fa2ee33fef2592f8bf90a;path=/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf4487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahine Rurua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Walworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcalister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Cruickshank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0485-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinanui Cauchois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bollt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N3WJ63Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenhill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rurua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rurua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Traversat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POLF0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7faa206fa1d418f3cb008fafbba87dfa727b44fe;origin=https://hal.archives-ouvertes.fr/hal-04301568;visit=swh:1:snp:e20cad4d172647cc75e58e6622d1e721494e68ac;anchor=swh:1:rel:2895a10897a1d2687c8fa2ee33fef2592f8bf90a;path=/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>