--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -252,369 +252,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length and weight reconstruction of Chlorurus microrhinos (Scaridae) from isolated cranial bones and vertebrae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche interdisciplinaire des échanges interculturels et de l’intégration des communautés polynésiennes dans le centre du Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahine Rurua</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Conte</w:t>
+                <w:t xml:space="preserve">Mary Walworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-008⟩</w:t>
+              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.239-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jso.11963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021586v1</w:t>
+                <w:t xml:space="preserve">hal-03352376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche interdisciplinaire des échanges interculturels et de l’intégration des communautés polynésiennes dans le centre du Vanuatu</w:t>
+                <w:t xml:space="preserve">Pofatu, a curated and open-access database for geochemical sourcing of archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Forkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcalister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Walworth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arden Cruickshank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Golitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/jso.11963⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-0485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352376v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pofatu, a curated and open-access database for geochemical sourcing of archaeological materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Length and weight reconstruction of Chlorurus microrhinos (Scaridae) from isolated cranial bones and vertebrae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahine Rurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Golitko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-0485-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021636v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term history of Teti'aroa (Society Islands, French Polynesia): New archaeological and ethnohistorical investigations</w:t>
               </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Liorzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mcalister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaelology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (3), pp.184-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bollt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (1), pp.31 - 44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,286 +1623,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temoe atoll, a satellite-island in the Gambier: Archaeological and bioanthropological research</w:t>
+                <w:t xml:space="preserve">Many models later: a current view on the archaeology of Polynesian migrations and mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatauari'I Leal-Tamari’i</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Conte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puna'auia, Polynésie française</w:t>
+              <w:t xml:space="preserve">Oceanian Genomics: Genomics Research Consortium for Island Populations of Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926620v1</w:t>
+                <w:t xml:space="preserve">hal-03926640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many models later: a current view on the archaeology of Polynesian migrations and mobility</w:t>
+                <w:t xml:space="preserve">Temoe atoll, a satellite-island in the Gambier: Archaeological and bioanthropological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Conte</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanian Genomics: Genomics Research Consortium for Island Populations of Oceania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puna'auia, French Polynesia</w:t>
+              <w:t xml:space="preserve">Colloque international CIRAP/UPF: Au coeur du triangle polynésien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puna'auia, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926640v1</w:t>
+                <w:t xml:space="preserve">hal-03926620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complex history of the Polynesian Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Walworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démêler l’histoire complexe des Polynesian outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Walworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2042,165 +2042,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity and interactions: the integration and influence of Polynesian communities in central and south Vanuatu</w:t>
+                <w:t xml:space="preserve">Integrative and holistic approaches to Pacific islands history. Deep Histories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaupés to Vanuatu: an interdisciplinary workshop on linguistic diversity, 15-17 May 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Department of Linguistic and Cultural Evolution, MPI-SHH Jena, Germany</w:t>
+              <w:t xml:space="preserve">Oceania workshop, 8-10 July 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Australian National University, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551362v1</w:t>
+                <w:t xml:space="preserve">hal-02551360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and holistic approaches to Pacific islands history. Deep Histories</w:t>
+                <w:t xml:space="preserve">Continuity and interactions: the integration and influence of Polynesian communities in central and south Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceania workshop, 8-10 July 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Australian National University, Australia</w:t>
+              <w:t xml:space="preserve">Vaupés to Vanuatu: an interdisciplinary workshop on linguistic diversity, 15-17 May 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Department of Linguistic and Cultural Evolution, MPI-SHH Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551360v1</w:t>
+                <w:t xml:space="preserve">hal-02551362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material culture studies and technology in Polynesia</w:t>
               </w:r>
@@ -2842,245 +2842,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de Tupua'i : Bilan des travaux et perspectives de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles recherches sur le site dunaire de Hane, Ua Huka (Archipel des Marquises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahine Rurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Traversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.331-345, 2021</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352511v1</w:t>
+                <w:t xml:space="preserve">hal-03352494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et restauration des structures archéologiques sur la terre Pererau à Piha'e'ina (Mo'orea, Archipel de la Société)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une île-satellite aux Gambier : archéologie et anthropologie sur l’atoll de Temoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352526v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teti'aroa (Iles de la Société): Archéologie et histoire d'un atoll polynésien</w:t>
+                <w:t xml:space="preserve">Teti'aroa (Iles de la Société) : Archéologie et Histoire d’un atoll polynésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
@@ -3098,483 +3137,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan de la recherche archéologique en Polynésie française, 2005-2015, Dossier d'archéologie polynésienne (DAP), n° 6</w:t>
+              <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593382v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches sur le site dunaire de Hane, Ua Huka (Archipel des Marquises)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude et restauration des structures archéologiques sur la terre Pererau à Piha'e'ina (Mo'orea, Archipel de la Société)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Rurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Rurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahine Rurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Traversat</w:t>
+                <w:t xml:space="preserve">Tamara Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352494v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une île-satellite aux Gambier : archéologie et anthropologie sur l’atoll de Temoe</w:t>
+                <w:t xml:space="preserve">Teti'aroa (Iles de la Société): Archéologie et histoire d'un atoll polynésien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
+              <w:t xml:space="preserve">Bilan de la recherche archéologique en Polynésie française, 2005-2015, Dossier d'archéologie polynésienne (DAP), n° 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352529v1</w:t>
+                <w:t xml:space="preserve">hal-03593382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teti'aroa (Iles de la Société) : Archéologie et Histoire d’un atoll polynésien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéométrie des systèmes d’échange Polynésiens : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352533v1</w:t>
+                <w:t xml:space="preserve">hal-03352515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéométrie des systèmes d’échange Polynésiens : un état des lieux</w:t>
+                <w:t xml:space="preserve">Archéologie de Tupua'i : Bilan des travaux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de la Recherche Archéologique en Polynésie Française 2005-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, pp.331-345, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352515v1</w:t>
+                <w:t xml:space="preserve">hal-03352511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminettes océaniennes</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pofatu/pofatu-data: Pofatu, a curated and open-access database for geochemical sourcing of archaeological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Forkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,51 +4298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pofatu/pofatu-data : Pofatu, a curated and open-access database for geochemical sourcing of archaeological materials (v1.3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Forkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7faa206fa1d418f3cb008fafbba87dfa727b44fe;origin=https://hal.archives-ouvertes.fr/hal-04301568;visit=swh:1:snp:e20cad4d172647cc75e58e6622d1e721494e68ac;anchor=swh:1:rel:2895a10897a1d2687c8fa2ee33fef2592f8bf90a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4538,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf4487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahine Rurua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Walworth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcalister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Cruickshank" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0485-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinanui Cauchois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bollt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N3WJ63Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926620v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenhill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352526v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rurua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rurua" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Maric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Traversat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352529v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POLF0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7faa206fa1d418f3cb008fafbba87dfa727b44fe;origin=https://hal.archives-ouvertes.fr/hal-04301568;visit=swh:1:snp:e20cad4d172647cc75e58e6622d1e721494e68ac;anchor=swh:1:rel:2895a10897a1d2687c8fa2ee33fef2592f8bf90a;path=/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liorzou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf4487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Walworth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcalister" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arden Cruickshank" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Golitko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0485-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahine Rurua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagarde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stoll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5187" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinanui Cauchois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Domergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i2.2546" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645352v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bollt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3N3WJ63Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Liorzou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Greenhill" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Gray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695349v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352494v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Traversat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352526v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rurua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Rurua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Maric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03593382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00936331v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013POLF0001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7faa206fa1d418f3cb008fafbba87dfa727b44fe;origin=https://hal.archives-ouvertes.fr/hal-04301568;visit=swh:1:snp:e20cad4d172647cc75e58e6622d1e721494e68ac;anchor=swh:1:rel:2895a10897a1d2687c8fa2ee33fef2592f8bf90a;path=/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>