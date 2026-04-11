--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1129,261 +1129,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-Net a Light Architecture for Small Dataset Segmentation of Brain Organoid Bright-Field Images</w:t>
+                <w:t xml:space="preserve">Brain organoid data synthesis and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+                <w:t xml:space="preserve">Clara Brémond-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2687. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11102687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1220172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230394v1</w:t>
+                <w:t xml:space="preserve">hal-04184927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain organoid data synthesis and evaluation</w:t>
+                <w:t xml:space="preserve">Mu-Net a Light Architecture for Small Dataset Segmentation of Brain Organoid Bright-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Brémond-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1220172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11102687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184927v1</w:t>
+                <w:t xml:space="preserve">hal-04230394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species identification of phlebotomine sandflies using deep learning and wing interferential pattern (WIP)</w:t>
               </w:r>
@@ -1497,278 +1497,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Anomaly Detection Using Self-Supervised Multi-Cue Tasks</w:t>
+                <w:t xml:space="preserve">Artificial intelligence-assisted analysis of pan-enteric capsule endoscopy in patients with suspected Crohn’s disease. A study on diagnostic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Jezequel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Beaudet</w:t>
+                <w:t xml:space="preserve">Jacob Broder Brodersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dam Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3231532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932357v1</w:t>
+                <w:t xml:space="preserve">hal-04177802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence-assisted analysis of pan-enteric capsule endoscopy in patients with suspected Crohn’s disease. A study on diagnostic performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Anomaly Detection Using Self-Supervised Multi-Cue Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kjeldsen</w:t>
+                <w:t xml:space="preserve">Loic Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3231532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177802v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning for the classification of some Aedes species of medical interest</w:t>
               </w:r>
@@ -2137,295 +2137,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key research questions for implementation of artificial intelligence in capsule endoscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Koulaouzidis</w:t>
+                <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning, a step toward automatized tsetse (Glossina spp.) identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabina Beg</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17562848221132683⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836599v1</w:t>
+                <w:t xml:space="preserve">hal-03874077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning, a step toward automatized tsetse (Glossina spp.) identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
+                <w:t xml:space="preserve">Key research questions for implementation of artificial intelligence in capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Koulaouzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Baatrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Beg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.20086. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.175628482211326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24522-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17562848221132683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874077v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in small bowel capsule endoscopy: Current status, challenges and future promise</w:t>
               </w:r>
@@ -2530,278 +2530,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends and Perspectives in Cerebral Organoids Imaging and Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+                <w:t xml:space="preserve">A multisystem-compatible deep learning-based algorithm for detection and characterization of angiectasias in small-bowel capsule endoscopy. A proof-of-concept study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hanneke Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.629067⟩</w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240741v1</w:t>
+                <w:t xml:space="preserve">hal-03352234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisystem-compatible deep learning-based algorithm for detection and characterization of angiectasias in small-bowel capsule endoscopy. A proof-of-concept study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanneke Beaumont</w:t>
+                <w:t xml:space="preserve">Recent Trends and Perspectives in Cerebral Organoids Imaging and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.629067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352234v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Event-Based Corner Detectors</w:t>
               </w:r>
@@ -7048,403 +7048,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the repeatability and reproducibility of an AI-embedded measuring device: Application to road markings</w:t>
+                <w:t xml:space="preserve">In Situ Monitoring of A Complex Model Structure Built With Green Wood and submitted to Real Climate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Bordet</w:t>
+                <w:t xml:space="preserve">Sarah Boulhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Redondin</w:t>
+                <w:t xml:space="preserve">Alain Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bornhofen</w:t>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denaës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Metrology Congress (CIM2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEM21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologne (ITA), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033401v1</w:t>
+                <w:t xml:space="preserve">hal-05195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegel Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Conference on Neural Information Processing Systems (NeurIPS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of A Complex Model Structure Built With Green Wood and submitted to Real Climate Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the repeatability and reproducibility of an AI-embedded measuring device: Application to road markings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boulhel</w:t>
+                <w:t xml:space="preserve">Maxime Redondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cointe</w:t>
+                <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
+                <w:t xml:space="preserve">Sébastien Denaës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Metrology Congress (CIM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532305001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195062v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL NETWORKS ON SYMMETRIC SPACES OF NONCOMPACT TYPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan-to-BIM: Unlocking current limitations through Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Queruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Manifold Neural Networks++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATRIX MANIFOLD NEURAL NETWORKS++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8354,77 +8354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diagnostic Performance Of Artificial Intelligence-Assisted Analysis Of Pan-Enteric Capsule Endoscopy In Patients With Suspected Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bordersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dam Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8466,77 +8466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,77 +8574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8695,51 +8695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical NER for French Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Aouinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8777,51 +8777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Supervised Anomaly Detection with Contrastive Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,51 +8885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection via Learnable Pretext Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8987,260 +8987,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude BUBS (Bursting Unpleasant Bubbles with Simethicone) montre l'intérêt de la simethicone dans la préparation des vidéocapsules du grêle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Hépathologie et d'Oncologie Digestive (JFHOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IPTA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549774v1</w:t>
+                <w:t xml:space="preserve">hal-03631030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'étude BUBS (Bursting Unpleasant Bubbles with Simethicone) montre l'intérêt de la simethicone dans la préparation des vidéocapsules du grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Hépathologie et d'Oncologie Digestive (JFHOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631030v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Deep Metric Learning With Virtual Classes And Examples Mining</w:t>
               </w:r>
@@ -9494,64 +9494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanneke Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEG Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
@@ -9580,51 +9580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained Anomaly Detection via Multi-task Self-Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10460,277 +10460,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-CAP: une base de données française à vocation internationale, pour le développement et la validation d'outils de diagnostic assisté par ordinateur en vidéocapsule endoscopique du grêle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">A HIGHLY SENSITIVE AND HIGHLY SPECIFIC CONVOLUTIONAL NEURAL NETWORK-BASED ALGORITHM FOR AUTOMATED DIAGNOSIS OF ANGIODYSPLASIA IN SMALL BOWEL CAPSULE ENDOSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cholet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des JFHOD 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.316</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808657v1</w:t>
+                <w:t xml:space="preserve">hal-01716800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HIGHLY SENSITIVE AND HIGHLY SPECIFIC CONVOLUTIONAL NEURAL NETWORK-BASED ALGORITHM FOR AUTOMATED DIAGNOSIS OF ANGIODYSPLASIA IN SMALL BOWEL CAPSULE ENDOSCOPY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+                <w:t xml:space="preserve">CAD-CAP: une base de données française à vocation internationale, pour le développement et la validation d'outils de diagnostic assisté par ordinateur en vidéocapsule endoscopique du grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cholet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rahmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Actes des JFHOD 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716800v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyp Detection Benchmark in Colonoscopy Videos using GTCreator: A Novel Fully Configurable Tool for Easy and Fast Annotation of Image Databases</w:t>
               </w:r>
@@ -11426,277 +11426,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile SAR-ADC for Biomedical Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Kolbl</w:t>
+                <w:t xml:space="preserve">Mobile Phones Hematophagous Diptera Surveillance in the field using Deep Learning and Wing Interference Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd New Generation of Circuits &amp; Systems Conference (NGCAS18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Proceedings of 26th IEEE International Conference on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943645v1</w:t>
+                <w:t xml:space="preserve">hal-01911617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Phones Hematophagous Diptera Surveillance in the field using Deep Learning and Wing Interference Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+                <w:t xml:space="preserve">Versatile SAR-ADC for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kolbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 26th IEEE International Conference on Very Large Scale Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Verona, Italy</w:t>
+              <w:t xml:space="preserve">2nd New Generation of Circuits &amp; Systems Conference (NGCAS18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911617v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddable Real Time Tool For Automatic Skin Lesions Characterization</w:t>
               </w:r>
@@ -12418,260 +12418,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and Portable System for the Study of in-vitro Cell Culture Impedance Spectrum by Electrical Impedance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwin de Roux</w:t>
+                <w:t xml:space="preserve">Prototype of a Multispectral Pulse Oximeter Based on a BQJ sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">15th New Circuits And Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Monte-Carlo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552359v1</w:t>
+                <w:t xml:space="preserve">hal-01569161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype of a Multispectral Pulse Oximeter Based on a BQJ sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+                <w:t xml:space="preserve">Wireless and Portable System for the Study of in-vitro Cell Culture Impedance Spectrum by Electrical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kolbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Banet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th New Circuits And Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Monte-Carlo, France</w:t>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569161v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of a Wireless System for Electrical Impedance Spectroscopy: Demonstration of Real Time Measurements on Cells and Biological Medium</w:t>
               </w:r>
@@ -12709,51 +12709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kolbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Banet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
@@ -13026,243 +13026,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based Platform For Real-Time Processing of Electrophysiological Signals: The QRS Segmentation Issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulse Oximetry using a Buried Quad Junction Photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Habiboulah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2016 (Conference on Design &amp; Architectures for Signal &amp; Image Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte-Carlo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376632v1</w:t>
+                <w:t xml:space="preserve">hal-01419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Oximetry using a Buried Quad Junction Photodetector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA-based Platform For Real-Time Processing of Electrophysiological Signals: The QRS Segmentation Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Habiboulah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte-Carlo, France</w:t>
+              <w:t xml:space="preserve">DASIP 2016 (Conference on Design &amp; Architectures for Signal &amp; Image Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419086v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate Duodenal Delivery Versus Delayed Oral Ingestion of Capsule Endoscopy : Is the Sooner the Better? a Prospective Comparison of Small Bowel Visualization Quality, According to a Computed Assessment of Cleansing Score</w:t>
               </w:r>
@@ -13632,51 +13632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a FPGA-Based Detection of QRS Complexes in ECG Signal Using An Adaptive Windowing Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Habiboulah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13734,256 +13734,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning For Real Time Detection Of Polyps In Videocolonoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Angermann</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Highly Specific Computed Assessment of Cleansing Score for Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Medical Image Understanding and Analysis Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Viena, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344018v1</w:t>
+                <w:t xml:space="preserve">hal-01500122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Highly Specific Computed Assessment of Cleansing Score for Small Bowel Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Active Learning For Real Time Detection Of Polyps In Videocolonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Medical Image Understanding and Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Machine Vision Association, Jul 2016, Loughborough, United Kingdom. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500122v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage actif pour la détection en temps réel des polypes en coloscopie</w:t>
               </w:r>
@@ -14658,359 +14658,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence de Rényi comme mesure de contraste pour la détection d'objets dans des images bruitées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
+              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169034v1</w:t>
+                <w:t xml:space="preserve">hal-01395707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+                <w:t xml:space="preserve">Towards an Embedded Integrated Measurement System for the In Vitro Monitoring of Biomedical Impedance Related to Fibrosis Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395707v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Embedded Integrated Measurement System for the In Vitro Monitoring of Biomedical Impedance Related to Fibrosis Phenomenon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergence de Rényi comme mesure de contraste pour la détection d'objets dans des images bruitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149384v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Tracking Of Polyps For Computer-Assisted Colonoscopy</w:t>
               </w:r>
@@ -15765,90 +15765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochineal in the Codex Borbonicus and Mesoamerican codices: from assumption to characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16389,355 +16389,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection and Fine Segmentation of Defects Signature in Pipelines using US Thickness Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Fouquet</w:t>
+                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Duvaut</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference for Non-Destructive Testing : "Application of Contemporary Non-Destructive Testing in Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia. pp.105-112</w:t>
+              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842600v1</w:t>
+                <w:t xml:space="preserve">hal-00784160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Cyclope : vers une vidéocapsule intelligente pour la détection in situ des polypes colorectaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784160v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclope : vers une vidéocapsule intelligente pour la détection in situ des polypes colorectaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan S. Silva</w:t>
+                <w:t xml:space="preserve">Automated Detection and Fine Segmentation of Defects Signature in Pipelines using US Thickness Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duvaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference for Non-Destructive Testing : "Application of Contemporary Non-Destructive Testing in Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835900v1</w:t>
+                <w:t xml:space="preserve">hal-00842600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards embedded detection of polyps in videocolonoscopy and WCE images for early diagnosis of colorectal cancer</w:t>
               </w:r>
@@ -18596,191 +18596,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different detection and tracking of the grid of tags methods in tagged cardiac MR imaging (Conference version)</w:t>
+                <w:t xml:space="preserve">MR Image enhancement: a PDE based approach integrating a double well potential function for thin structure preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS'10 (Computer Assisted Radiology and Surgery)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Genève, Switzerland. Accepté</w:t>
+              <w:t xml:space="preserve">VISAPP'10-International conferences on computer vision theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Angers, France. pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457216v1</w:t>
+                <w:t xml:space="preserve">hal-00457214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Image enhancement: a PDE based approach integrating a double well potential function for thin structure preservation</w:t>
+                <w:t xml:space="preserve">Comparison of different detection and tracking of the grid of tags methods in tagged cardiac MR imaging (Conference version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ménard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP'10-International conferences on computer vision theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Angers, France. pp.501-508</w:t>
+              <w:t xml:space="preserve">CARS'10 (Computer Assisted Radiology and Surgery)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Genève, Switzerland. Accepté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457214v1</w:t>
+                <w:t xml:space="preserve">hal-00457216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours actifs paramétriques fondés sur le calcul de distances inter histogrammes pour la segmentation d'images médicales</w:t>
               </w:r>
@@ -19460,191 +19460,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-enhanced anisotropic diffusion for scalar image restoration</w:t>
+                <w:t xml:space="preserve">Noise Enhanced Anisotropic Diffusion for Scalar image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">PSIP'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859721v1</w:t>
+                <w:t xml:space="preserve">hal-00846836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Enhanced Anisotropic Diffusion for Scalar image Restoration</w:t>
+                <w:t xml:space="preserve">Noise-enhanced anisotropic diffusion for scalar image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. 5 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846836v1</w:t>
+                <w:t xml:space="preserve">hal-00859721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Image Diffusion for Oriented Pattern Extraction</w:t>
               </w:r>
@@ -21459,51 +21459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kolbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Banet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FETCH 2018 (Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Saint Malo, France</w:t>
@@ -22141,90 +22141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary investigation on the Codex Borbonicus: macroscopic examination and coloring materials characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24060,51 +24060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3663923" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr Fitzgerald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3376228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Cmj Goltstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tudela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Maj&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil de la Fuente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Galdran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Krenzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1417862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond-Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1220172" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jezequel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3231532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Broder Brodersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dam Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kjeldsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44945-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Selnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bj&#248;rsum-Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulaouzidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Baatrup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Beg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848221132683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Iakovidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodrigo Jover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.08.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Urien Sainz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rondonotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Toth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van de Bruaene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ahmad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Misawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ei Kudo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1306-7590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1301-3841" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro von Chong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Bernal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Angermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1864-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Tajkbaksh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J Matuszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2664042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gharsalli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-0993-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shaaban Ibraheem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.07.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR6RLF8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0926-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0495-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-587NLB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ4DBZHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/983794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033401v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bordet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Redondin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dena&#235;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532305001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195062v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boulhel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queruel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Goltstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bordersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Le Mouel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1704737" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716800v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Montes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soti&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fern&#225;ndez-Esparrach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67543-5_3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488657v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562669v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569161v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faurlini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Habiboulah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419086v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecleire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eanes Abou Ali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2016.03.1114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259085v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344018v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180328v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Hassen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167263v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169034v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149384v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132774v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198443v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bonnefoye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrido" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J. Matuszewski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Murphy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sarmiento" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842600v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793849v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610847" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861529v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2013.6701670" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697885v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_32" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765648v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560867v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457216v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457214v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lamard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531098v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475237v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)76311-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388674v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859721v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846836v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baty" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Le Jeune" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861672v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vigouroux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1246868" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861491v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lejeune" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845665v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845645v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283518v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64340-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685358v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Marlicz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gebhard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64719-2_14" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991433v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robertson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Segui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277289v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150094v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_12" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660511v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859033v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6283" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388661v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961113v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607164v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663032v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697162v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377545v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860325v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860595v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860612v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860651v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859991v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094350v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3663923" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr Fitzgerald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3376228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Cmj Goltstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tudela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Maj&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil de la Fuente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Galdran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Krenzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1417862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1220172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Broder Brodersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dam Jensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kjeldsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jezequel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3231532" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44945-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Selnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bj&#248;rsum-Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulaouzidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Baatrup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Beg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848221132683" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Iakovidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodrigo Jover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Urien Sainz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rondonotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Toth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van de Bruaene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ahmad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Misawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ei Kudo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1306-7590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1301-3841" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro von Chong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Bernal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Angermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1864-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Tajkbaksh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J Matuszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2664042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gharsalli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-0993-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shaaban Ibraheem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.07.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR6RLF8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0926-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0495-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-587NLB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ4DBZHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/983794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boulhel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bordet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Redondin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dena&#235;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532305001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queruel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Goltstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bordersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Le Mouel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1704737" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Montes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soti&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fern&#225;ndez-Esparrach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67543-5_3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488657v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562669v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faurlini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419086v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Habiboulah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecleire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eanes Abou Ali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2016.03.1114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259085v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344018v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180328v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Hassen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167263v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149384v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169034v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132774v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198443v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bonnefoye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrido" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J. Matuszewski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Murphy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sarmiento" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793849v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610847" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861529v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2013.6701670" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697885v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_32" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765648v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560867v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457214v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457216v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lamard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531098v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475237v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)76311-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388674v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846836v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859721v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baty" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Le Jeune" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861672v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vigouroux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1246868" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861491v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lejeune" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845665v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845645v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283518v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64340-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685358v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Marlicz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gebhard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64719-2_14" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991433v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robertson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Segui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277289v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150094v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_12" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660511v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859033v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6283" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388661v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961113v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607164v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663032v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697162v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377545v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860325v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860595v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860612v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860651v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859991v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094350v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>