--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -593,295 +593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Automated Small Bowel Capsule Endoscopy Reporting using a Summarizing Machine learning Algorithm: The SUM UP study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Velut</w:t>
+                <w:t xml:space="preserve">An annotated wing interferential pattern dataset of dipteran insects of medical interest for deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2024.102509⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), 4 [6p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02848-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813550v1</w:t>
+                <w:t xml:space="preserve">hal-04372343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotated wing interferential pattern dataset of dipteran insects of medical interest for deep learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Toward Automated Small Bowel Capsule Endoscopy Reporting using a Summarizing Machine learning Algorithm: The SUM UP study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Cmj Goltstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), 4 [6p.]. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.102509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02848-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2024.102509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372343v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete benchmark for polyp detection, segmentation and classification in colonoscopy images</w:t>
               </w:r>
@@ -1129,261 +1129,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain organoid data synthesis and evaluation</w:t>
+                <w:t xml:space="preserve">Mu-Net a Light Architecture for Small Dataset Segmentation of Brain Organoid Bright-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Brémond-Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1220172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11102687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184927v1</w:t>
+                <w:t xml:space="preserve">hal-04230394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu-Net a Light Architecture for Small Dataset Segmentation of Brain Organoid Bright-Field Images</w:t>
+                <w:t xml:space="preserve">Brain organoid data synthesis and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+                <w:t xml:space="preserve">Clara Brémond-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2687. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11102687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1220172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230394v1</w:t>
+                <w:t xml:space="preserve">hal-04184927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species identification of phlebotomine sandflies using deep learning and wing interferential pattern (WIP)</w:t>
               </w:r>
@@ -1497,278 +1497,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence-assisted analysis of pan-enteric capsule endoscopy in patients with suspected Crohn’s disease. A study on diagnostic performance</w:t>
+                <w:t xml:space="preserve">Efficient Anomaly Detection Using Self-Supervised Multi-Cue Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Broder Brodersen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jens Kjeldsen</w:t>
+                <w:t xml:space="preserve">Loic Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad131⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3231532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177802v1</w:t>
+                <w:t xml:space="preserve">hal-03932357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Anomaly Detection Using Self-Supervised Multi-Cue Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence-assisted analysis of pan-enteric capsule endoscopy in patients with suspected Crohn’s disease. A study on diagnostic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Broder Brodersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dam Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Jezequel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Beaudet</w:t>
+                <w:t xml:space="preserve">Jens Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2022.3231532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932357v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning for the classification of some Aedes species of medical interest</w:t>
               </w:r>
@@ -1888,90 +1888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation by a Machine Learning System of Two Preparations for Small Bowel Capsule Endoscopy: The BUBS (Burst Unpleasant Bubbles with Simethicone) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2137,295 +2137,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning, a step toward automatized tsetse (Glossina spp.) identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
+                <w:t xml:space="preserve">Key research questions for implementation of artificial intelligence in capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Koulaouzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Baatrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Beg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-24522-w⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.175628482211326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17562848221132683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874077v1</w:t>
+                <w:t xml:space="preserve">hal-03836599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key research questions for implementation of artificial intelligence in capsule endoscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Koulaouzidis</w:t>
+                <w:t xml:space="preserve">Wing Interferential Patterns (WIPs) and machine learning, a step toward automatized tsetse (Glossina spp.) identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon-Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Akhoundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabina Beg</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.175628482211326. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.20086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17562848221132683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-24522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836599v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in small bowel capsule endoscopy: Current status, challenges and future promise</w:t>
               </w:r>
@@ -2437,51 +2437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Iakovidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodrigo Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,278 +2530,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multisystem-compatible deep learning-based algorithm for detection and characterization of angiectasias in small-bowel capsule endoscopy. A proof-of-concept study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+                <w:t xml:space="preserve">Recent Trends and Perspectives in Cerebral Organoids Imaging and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanneke Beaumont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.08.026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.629067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352234v1</w:t>
+                <w:t xml:space="preserve">hal-03240741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends and Perspectives in Cerebral Organoids Imaging and Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+                <w:t xml:space="preserve">A multisystem-compatible deep learning-based algorithm for detection and characterization of angiectasias in small-bowel capsule endoscopy. A proof-of-concept study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.717. </w:t>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.629067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2021.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240741v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Event-Based Corner Detectors</w:t>
               </w:r>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEACE: Perception and Expectations toward Artificial Intelligence in Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Fernandez-Urien Sainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,278 +3019,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAD-CAP: a 25,000-image database serving the development of artificial intelligence for capsule endoscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIABLO: Dictionary-based attention block for deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Li</w:t>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Le Mouel</w:t>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edouard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1035-9088⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492408v1</w:t>
+                <w:t xml:space="preserve">hal-02510473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIABLO: Dictionary-based attention block for deep metric learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CAD-CAP: a 25,000-image database serving the development of artificial intelligence for capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Le Mouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Klein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Christophe Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.E415-E420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2020.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1035-9088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510473v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing key research questions for the implementation of artificial intelligence in colonoscopy - a modified Delphi method</w:t>
               </w:r>
@@ -3410,64 +3410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neural Network-based Algorithm for Assessing the Cleanliness of Small Bowel during Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Houist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et endoscopie : le meilleur des mondes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,364 +3780,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criterion, automated, high-performance, rapid tool for assessing mucosal visualization quality of still images in small bowel capsule endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Oumrani</w:t>
+                <w:t xml:space="preserve">OFDM-based Electrical Impedance Spectroscopy Technique for Pacemaker-Induced Fibrosis Detection Implemented in an ARM Microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kolbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0918-5883⟩</w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02199740v1</w:t>
+                <w:t xml:space="preserve">hal-02188909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM-based Electrical Impedance Spectroscopy Technique for Pacemaker-Induced Fibrosis Detection Implemented in an ARM Microprocessor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Boissière</w:t>
+                <w:t xml:space="preserve">Multi-criterion, automated, high-performance, rapid tool for assessing mucosal visualization quality of still images in small bowel capsule endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oumrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07 (08), pp.E944-E948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0918-5883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188909v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02199740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural network algorithm for detection of GI angiectasia during small-bowel capsule endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endoscopy International Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 06 ((07)), pp.E844-E850. </w:t>
@@ -4316,278 +4316,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Computed Assessment of Cleansing Score For Evaluation of the Quality of Small-bowel Visualization in Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Towards a novel single-LED pulse oximeter based on a multispectral sensor for IoT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endoscopy International Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (6), pp.E646-E651. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0581-8758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692339v1</w:t>
+                <w:t xml:space="preserve">hal-01742319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel single-LED pulse oximeter based on a multispectral sensor for IoT applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Computed Assessment of Cleansing Score For Evaluation of the Quality of Small-bowel Visualization in Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro von Chong</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88, pp.128-136. </w:t>
+              <w:t xml:space="preserve">Endoscopy International Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (6), pp.E646-E651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2018.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-0581-8758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742319v1</w:t>
+                <w:t xml:space="preserve">hal-01692339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTCreator: a flexible annotation tool for image-based datasets</w:t>
               </w:r>
@@ -4707,51 +4707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gada Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the limitations of a vane rheometer for mineral suspensions using image processing</w:t>
+                <w:t xml:space="preserve">Mesure de viscosité : les limites d'un rhéomètre à géométrie vane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
@@ -5044,106 +5044,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-H. Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, accepted, </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RUGC 2016 LIÈGE, 34 (1), pp.975-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-017-0993-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.34.1.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408038v1</w:t>
+                <w:t xml:space="preserve">hal-03215293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de viscosité : les limites d'un rhéomètre à géométrie vane</w:t>
+                <w:t xml:space="preserve">A study on the limitations of a vane rheometer for mineral suspensions using image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perrot</w:t>
@@ -5174,82 +5174,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Gharsalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-H. Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, RUGC 2016 LIÈGE, 34 (1), pp.975-982. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, accepted, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.34.1.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-017-0993-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215293v1</w:t>
+                <w:t xml:space="preserve">hal-01408038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomatériaux &amp;quot;connectés&amp;quot; : quand l'électronique rencontre la biologie</w:t>
               </w:r>
@@ -6174,247 +6174,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Diffusion for Oriented Pattern Extraction: Application to Tagged Cardiac MRI Enhancement</w:t>
+                <w:t xml:space="preserve">Segmentation of myocardial boundaries in tagged cardiac MRI using active contours: a gradient-based approach integrating texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.07.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/983794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405883v1</w:t>
+                <w:t xml:space="preserve">hal-00404306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of myocardial boundaries in tagged cardiac MRI using active contours: a gradient-based approach integrating texture analysis</w:t>
+                <w:t xml:space="preserve">Selective Diffusion for Oriented Pattern Extraction: Application to Tagged Cardiac MRI Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (15), pp.1356-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2009.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2009/983794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00404306v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive Action of Noise for Impulsive Noise Removal in Scalar Images</w:t>
               </w:r>
@@ -6485,243 +6485,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement et analyse quantitative de séquences IRM cardiaques marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functionnal Imaging and Modelling of the Heart dans LNCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3504, pp.404-413</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (2), pp.125-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00215987v1</w:t>
+                <w:t xml:space="preserve">hal-00215963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et analyse quantitative de séquences IRM cardiaques marquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23 (2), pp.125-143</w:t>
+              <w:t xml:space="preserve">Functionnal Imaging and Modelling of the Heart dans LNCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3504, pp.404-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00215963v1</w:t>
+                <w:t xml:space="preserve">hal-00215987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paradigm for the extraction of information: Application to enhancement of visual information in a medical application</w:t>
               </w:r>
@@ -6733,64 +6733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dong Hua University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (11), pp.111-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6841,610 +6841,610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A WIP-based insect atlas: An interpretable, open-set approach to insect identification and trait inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bartumeus</w:t>
+                <w:t xml:space="preserve">L’ « Odysée Intestinale » : Éléments de réflexion sur le (non)-usage de la videocapsule grêlique et sur comment le redéfinir au-delà de l’IA”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH Society for Vector Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOVE, Oct 2025, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Drôle d'Objets 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://drolesdobjets25.sciencesconf.org/., Jun 2025, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366834v1</w:t>
+                <w:t xml:space="preserve">hal-05201263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ « Odysée Intestinale » : Éléments de réflexion sur le (non)-usage de la videocapsule grêlique et sur comment le redéfinir au-delà de l’IA”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A WIP-based insect atlas: An interpretable, open-set approach to insect identification and trait inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bartumeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôle d'Objets 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://drolesdobjets25.sciencesconf.org/., Jun 2025, Lannion, France</w:t>
+              <w:t xml:space="preserve">9TH Society for Vector Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOVE, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201263v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Monitoring of A Complex Model Structure Built With Green Wood and submitted to Real Climate Conditions</w:t>
+                <w:t xml:space="preserve">Siegel Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boulhel</w:t>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cointe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mélinge</w:t>
+                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bologne (ITA), Italy</w:t>
+              <w:t xml:space="preserve">39th Conference on Neural Information Processing Systems (NeurIPS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195062v1</w:t>
+                <w:t xml:space="preserve">hal-05370081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegel Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the repeatability and reproducibility of an AI-embedded measuring device: Application to road markings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Redondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+                <w:t xml:space="preserve">Stefan Bornhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denaës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nistor Grozavu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Conference on Neural Information Processing Systems (NeurIPS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Metrology Congress (CIM2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532305001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370081v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the repeatability and reproducibility of an AI-embedded measuring device: Application to road markings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Monitoring of A Complex Model Structure Built With Green Wood and submitted to Real Climate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Redondin</w:t>
+                <w:t xml:space="preserve">Sarah Boulhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bornhofen</w:t>
+                <w:t xml:space="preserve">Alain Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denaës</w:t>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mélinge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Metrology Congress (CIM2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICEM21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bologne (ITA), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033401v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURAL NETWORKS ON SYMMETRIC SPACES OF NONCOMPACT TYPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan-to-BIM: Unlocking current limitations through Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Queruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Manifold Neural Networks++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,103 +7698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Automated Small Bowel Capsule Endoscopy Reporting using a Summarizing Machine learning Algorithm: The SUM UP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Goltstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Understanding and Analysis : Special Session on ML for Endoscopy Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Manchester (UK), United Kingdom</w:t>
@@ -7905,51 +7905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATRIX MANIFOLD NEURAL NETWORKS++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7994,437 +7994,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
+                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Acin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
+              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312507v1</w:t>
+                <w:t xml:space="preserve">hal-03933201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: Variable Kernel Speed Invariant Time Surface for Event-Based Recognition</w:t>
+                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Acin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lisboa, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933201v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VK-SITS: a Robust Time-Surface for Fast Event-Based Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jacob</w:t>
+                <w:t xml:space="preserve">DeepSquitoes: A mobile system framework for the surveillance of disease-carrying mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudha Cheerkoot-Jalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarine Candersaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekraj Nagowah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Mungloo-Dilmohamud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Tools and Applications (IPTA2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, EURASIP, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EAI Mobihealth 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Vila Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169328v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diagnostic Performance Of Artificial Intelligence-Assisted Analysis Of Pan-Enteric Capsule Endoscopy In Patients With Suspected Crohn’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bordersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dam Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kjeldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8466,77 +8466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDA-Clustering Strategies for the Characterization of Brain Organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8568,722 +8568,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Brémond Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Simon Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
+              <w:t xml:space="preserve">IPTA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528008v1</w:t>
+                <w:t xml:space="preserve">hal-03631030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical NER for French Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'étude BUBS (Bursting Unpleasant Bubbles with Simethicone) montre l'intérêt de la simethicone dans la préparation des vidéocapsules du grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Aouinti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Text Analytics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Hépathologie et d'Oncologie Digestive (JFHOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694764v1</w:t>
+                <w:t xml:space="preserve">hal-03549774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Anomaly Detection with Contrastive Regularization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Beaudet</w:t>
+                <w:t xml:space="preserve">AAEGAN Loss Optimizations Supporting Data Augmentation on Cerebral Organoid Bright-Field Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Brémond Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Simon Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAPR, Aug 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783926v1</w:t>
+                <w:t xml:space="preserve">hal-03528008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection via Learnable Pretext Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Beaudet</w:t>
+                <w:t xml:space="preserve">Medical NER for French Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Aouinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bornhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAPR ; IEEE, Aug 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Healthcare Text Analytics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737352v1</w:t>
+                <w:t xml:space="preserve">hal-03694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAEGAN Optimization by Purposeful Noise Injection for the Generation of Bright-Field Brain Organoid Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cedric Clouchoux</w:t>
+                <w:t xml:space="preserve">Semi-Supervised Anomaly Detection with Contrastive Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR, Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631030v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude BUBS (Bursting Unpleasant Bubbles with Simethicone) montre l'intérêt de la simethicone dans la préparation des vidéocapsules du grêle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Detection via Learnable Pretext Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Jezequel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Hépathologie et d'Oncologie Digestive (JFHOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAPR ; IEEE, Aug 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549774v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Deep Metric Learning With Virtual Classes And Examples Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9324,307 +9324,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une solution d'intelligence artificielle pour évaluer la qualité de la préparation intestinale en vidéocapsule endoscopique du grêle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KILLING TWO BIRDS WITH ONE STONE: THE FIRST MULTISYSTEM-COMPATIBLE, ARTIFICIAL INTELLIGENCE SOLUTION FOR SMALL-BOWEL CAPSULE ENDOSCOPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jp Le Mouel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanneke Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Benamouzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises d'Hépathogastroentérologie et d'Oncologie digestive (JFHOD'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">UEG Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161445v1</w:t>
+                <w:t xml:space="preserve">hal-03327030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KILLING TWO BIRDS WITH ONE STONE: THE FIRST MULTISYSTEM-COMPATIBLE, ARTIFICIAL INTELLIGENCE SOLUTION FOR SMALL-BOWEL CAPSULE ENDOSCOPY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Développement et validation d'une solution d'intelligence artificielle pour évaluer la qualité de la préparation intestinale en vidéocapsule endoscopique du grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Benamouzig</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Houist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Le Mouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Austria</w:t>
+              <w:t xml:space="preserve">Journées françaises d'Hépathogastroentérologie et d'Oncologie digestive (JFHOD'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327030v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained Anomaly Detection via Multi-task Self-Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jezequel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Son Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9777,567 +9777,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence Alleviates The Tedious Task of Reading Small Bowel Capsule Endoscopy Recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Highly Sensitive Neural Network-Based algorithm For Assessing the Cleanliness of Small Bowel During Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Houist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lemouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Gastrointestinal Endoscopy Days (ESGE Days)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UEG Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561091v1</w:t>
+                <w:t xml:space="preserve">hal-02956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Sensitive Neural Network-Based algorithm For Assessing the Cleanliness of Small Bowel During Capsule Endoscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence Alleviates The Tedious Task of Reading Small Bowel Capsule Endoscopy Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEG Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Society of Gastrointestinal Endoscopy Days (ESGE Days)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Dublin, Ireland. pp.S235-S236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1704737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956134v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Codebook and Factorization for Second Order Representation Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taïpei, Taiwan</w:t>
+              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139747v1</w:t>
+                <w:t xml:space="preserve">hal-02047154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contour Segmentation Based on Histograms and Dictionary Learning for Videocapsule Image Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Efficient Codebook and Factorization for Second Order Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Chane Simon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2019, GIANA Special Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taïpei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047154v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metric Learning with HORDE: High-Order Regularizer for Deep Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10466,90 +10466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HIGHLY SENSITIVE AND HIGHLY SPECIFIC CONVOLUTIONAL NEURAL NETWORK-BASED ALGORITHM FOR AUTOMATED DIAGNOSIS OF ANGIODYSPLASIA IN SMALL BOWEL CAPSULE ENDOSCOPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10604,90 +10604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAD-CAP: une base de données française à vocation internationale, pour le développement et la validation d'outils de diagnostic assisté par ordinateur en vidéocapsule endoscopique du grêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des JFHOD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.316</w:t>
@@ -10710,618 +10710,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyp Detection Benchmark in Colonoscopy Videos using GTCreator: A Novel Fully Configurable Tool for Easy and Fast Annotation of Image Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge J Bernal</w:t>
+                <w:t xml:space="preserve">Towards Spectral Pulse Oximetry independent of motion artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 32nd CARS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pragua, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846141v1</w:t>
+                <w:t xml:space="preserve">hal-01843773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-criterion, fully automated, HIgh-performance, Rapid Tool Assessing the Mucosal Visualization Quality of Still Images in Small Bowel Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Oumrani</w:t>
+                <w:t xml:space="preserve">Leveraging Implicit Spatial Information In Global Features For Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2018 (United European Gastroenterology Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Conference in Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843781v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Implicit Spatial Information In Global Features For Image Retrieval</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward an Embedded OFDM-based System for Living Cells Study by Electrochemical Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin de Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kolbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference in Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE HealthCom Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816918v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Embedded OFDM-based System for Living Cells Study by Electrochemical Impedance Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
+                <w:t xml:space="preserve">Polyp Detection Benchmark in Colonoscopy Videos using GTCreator: A Novel Fully Configurable Tool for Easy and Fast Annotation of Image Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Masana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sánchez-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE HealthCom Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Ostrava, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of 32nd CARS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867065v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Spectral Pulse Oximetry independent of motion artifacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+                <w:t xml:space="preserve">A Multi-criterion, fully automated, HIgh-performance, Rapid Tool Assessing the Mucosal Visualization Quality of Still Images in Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Oumrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enas Abou-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Pragua, Czech Republic</w:t>
+              <w:t xml:space="preserve">UEGW 2018 (United European Gastroenterology Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843773v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an OFDM-based Technique for Electrochemical Impedance Spectroscopy</w:t>
               </w:r>
@@ -11432,77 +11432,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Phones Hematophagous Diptera Surveillance in the field using Deep Learning and Wing Interference Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11583,51 +11583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro von Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kolbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,691 +11784,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Polyp Detection in Colonoscopy Videos: Adapting Still Frame-Based Methodologies for Video Sequences Analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gloria Fernández-Esparrach</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARE 2017 (in conjunction with MICCAI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590659v1</w:t>
+                <w:t xml:space="preserve">hal-01562671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Clinical Usability Quantification Of a Real-Time Polyp Detection Method In Videocolonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sánchez-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Fernández-Esparrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">25th United European Gastroenterology Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491669v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Polyp Detection in Colonoscopy Videos.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gloria Fernández-Esparrach</w:t>
+                <w:t xml:space="preserve">Développement et validation d’un algorithme électronique d'évaluation de l'abondance des bulles en vidéocapsule endoscopique du grêle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer-Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Actes des journées francophones d'hépato-gastroentérologie et d'Oncologie digestive (JFHOD) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFED, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488657v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Usability Quantification Of a Real-Time Polyp Detection Method In Videocolonoscopy</w:t>
+                <w:t xml:space="preserve">Towards Real-Time Polyp Detection in Colonoscopy Videos: Adapting Still Frame-Based Methodologies for Video Sequences Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge J Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Sánchez-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Fernández-Esparrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th United European Gastroenterology Week </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CARE 2017 (in conjunction with MICCAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Québec City, Canada. pp.29-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67543-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562669v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Specific Automated Algorithm to Evaluate the Abundance of Bubbles in Small Bowel Capsule Endoscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+                <w:t xml:space="preserve">Real-Time Polyp Detection in Colonoscopy Videos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge J Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sánchez-Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Fernández-Esparrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2017 (United European Gastroenterology Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Journal of Computer-Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562671v1</w:t>
+                <w:t xml:space="preserve">hal-01488657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of a Multispectral Pulse Oximeter Based on a BQJ sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro von Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12901,1105 +12901,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Becq</w:t>
+                <w:t xml:space="preserve">Pulse Oximetry using a Buried Quad Junction Photodetector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro von Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UEGW 2016 (United European Gastroenterology Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienna Austria</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte-Carlo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375881v1</w:t>
+                <w:t xml:space="preserve">hal-01419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Oximetry using a Buried Quad Junction Photodetector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FPGA-based Platform For Real-Time Processing of Electrophysiological Signals: The QRS Segmentation Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Habiboulah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte-Carlo, France</w:t>
+              <w:t xml:space="preserve">DASIP 2016 (Conference on Design &amp; Architectures for Signal &amp; Image Processing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419086v1</w:t>
+                <w:t xml:space="preserve">hal-01376632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based Platform For Real-Time Processing of Electrophysiological Signals: The QRS Segmentation Issue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Habiboulah</w:t>
+                <w:t xml:space="preserve">Development of a Computed Cleansing Score to Assess the Quality of Bowel Preparation in Colon Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2016 (Conference on Design &amp; Architectures for Signal &amp; Image Processing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECSI, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">UEGW 2016 (United European Gastroenterology Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienna Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376632v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immediate Duodenal Delivery Versus Delayed Oral Ingestion of Capsule Endoscopy : Is the Sooner the Better? a Prospective Comparison of Small Bowel Visualization Quality, According to a Computed Assessment of Cleansing Score</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REX Project: Extraction and Processing of underlying Texts ‐ Study of a Marie‐Antoinette secret Correspondence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lecleire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eanes Abou Ali</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDW'16</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Natural Sciences and Technology in Manuscript Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for the Study of Manuscript Cultures, Hamburg, Feb 2016, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279341v1</w:t>
+                <w:t xml:space="preserve">hal-01301790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REX Project: Extraction and Processing of underlying Texts ‐ Study of a Marie‐Antoinette secret Correspondence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+                <w:t xml:space="preserve">Immediate Duodenal Delivery Versus Delayed Oral Ingestion of Capsule Endoscopy : Is the Sooner the Better? a Prospective Comparison of Small Bowel Visualization Quality, According to a Computed Assessment of Cleansing Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+                <w:t xml:space="preserve">Stéphane Lecleire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Michelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+                <w:t xml:space="preserve">Eanes Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Natural Sciences and Technology in Manuscript Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDW'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Diego, United States. pp.AB546-AB547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gie.2016.03.1114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301790v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison, à l’aide d’un indice colorimétrique automatisé, de la préparation intestinale selon deux modalités de vidéocapsule (VCE) du grêle : largage duodénal versus ingestion orale différée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecleire</w:t>
+                <w:t xml:space="preserve">Improvement of a FPGA-Based Detection of QRS Complexes in ECG Signal Using An Adaptive Windowing Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Habiboulah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFHOD'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFNGE, FMC-HGE, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 9th Biosignals Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259085v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of a FPGA-Based Detection of QRS Complexes in ECG Signal Using An Adaptive Windowing Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+                <w:t xml:space="preserve">Comparaison, à l’aide d’un indice colorimétrique automatisé, de la préparation intestinale selon deux modalités de vidéocapsule (VCE) du grêle : largage duodénal versus ingestion orale différée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecleire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Abou Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 9th Biosignals Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JFHOD'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNGE, FMC-HGE, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254946v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Highly Specific Computed Assessment of Cleansing Score for Small Bowel Capsule Endoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Einas Abou Ali</w:t>
+                <w:t xml:space="preserve">Active Learning For Real Time Detection Of Polyps In Videocolonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Medical Image Understanding and Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Machine Vision Association, Jul 2016, Loughborough, United Kingdom. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500122v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Learning For Real Time Detection Of Polyps In Videocolonoscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Angermann</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Highly Sensitive and Highly Specific Computed Assessment of Cleansing Score for Small Bowel Capsule Endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einas Abou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Medical Image Understanding and Analysis Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">United European Gastroenterology Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Viena, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344018v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage actif pour la détection en temps réel des polypes en coloscopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14028,87 +14040,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Forum Franco - Québécois d’Innovation en Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVIESAN ITMO Santé, Oct 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FPGA-Based Detection of QRS Complexes in ECG Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina El Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,87 +14148,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Spinal Cord Activity in the Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14224,1051 +14236,1051 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'Etude sur la TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dan Istrate, May 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Joint Modeling of The Behavior of Social Insects and Their Interaction With Environment by Taking Into Account Physical Phenomena Like Anisotropic Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+                <w:t xml:space="preserve">Real-Time Tracking Of Polyps For Computer-Assisted Colonoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Salamanque, Spain. pp.151-164</w:t>
+              <w:t xml:space="preserve">International Conference on Computer-Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01127710v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-EEG: a Tele-medicine System for EEG Exams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+                <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tsiakaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETSAN 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4262-4265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167263v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo NIRS Monitoring in Pig Spinal Cord Tissues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Romain</w:t>
+                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2015 - 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162223v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive characterization of dye-based paints in prehispanic Mesoamerica: The colors of the Codex Borbonicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an Embedded Integrated Measurement System for the In Vitro Monitoring of Biomedical Impedance Related to Fibrosis Phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pottier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Histace</w:t>
+                <w:t xml:space="preserve">Sabrina Kellouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Dyes in History &amp; Archaeology 2015 conference (DHA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395707v1</w:t>
+                <w:t xml:space="preserve">hal-01149384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Embedded Integrated Measurement System for the In Vitro Monitoring of Biomedical Impedance Related to Fibrosis Phenomenon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergence de Rényi comme mesure de contraste pour la détection d'objets dans des images bruitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149384v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence de Rényi comme mesure de contraste pour la détection d'objets dans des images bruitées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Joint Modeling of The Behavior of Social Insects and Their Interaction With Environment by Taking Into Account Physical Phenomena Like Anisotropic Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rousseau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Salamanque, Spain. pp.151-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169034v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01127710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Tracking Of Polyps For Computer-Assisted Colonoscopy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smart-EEG: a Tele-medicine System for EEG Exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Shaaban Ibraheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer-Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Barcelona, France</w:t>
+              <w:t xml:space="preserve">JETSAN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132774v1</w:t>
+                <w:t xml:space="preserve">hal-01167263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of impedance spectroscopy for the monitoring of implant-induced fibrosis: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOCAS: Biomedical Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Atlanta, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BioCAS.2015.7348399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Embedded System For The In-Vitro and In-Situ Cell Proliferation Characterization by Impedance Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15290,106 +15302,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pauthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rényi Divergence As Contrast Metric For Object Detection In Noisy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15405,293 +15417,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Detection Of Defects Signature in Pipelines Using Ultra Sonic Thickness Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duvaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Non-Destructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fibrosis induced by an implanted medical device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lagroye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bogonez-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Region-Based Active Contour Using Optimization of Alpha-Divergence Family For Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15710,365 +15722,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21 st International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6066- 6070, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochineal in the Codex Borbonicus and Mesoamerican codices: from assumption to characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rojo Mexicano - Coloquio internacional sobre grana cochinilla en el arte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museo del Palacio de Bellas Artes, Nov 2014, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active contour based on approximate entropy: application to cell membrane segmentation in confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bonnefoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan J. Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark J. Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-inspired systems and signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France. pp.270-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartEEG : a multimodal tool for EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Zahid Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhui Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16090,119 +16102,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Mhedhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faible Tension Faible Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monaco, Monaco. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Intelligent Capsules for Robust Wireless Endoscopic Imaging of the Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris K. Iakovidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16234,293 +16246,276 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Imaging Systems and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'un algorithme de reconnaissance automatique de polypes coliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan S. Silva</w:t>
+                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive, JFHOD'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843677v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint MAS-PDE Modeling of Forest Pest Insect Dynamics: Analysis of the Bark Beetle's Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Picard</w:t>
+                <w:t xml:space="preserve">Automated Detection and Fine Segmentation of Defects Signature in Pipelines using US Thickness Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duvaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP (Workshop GEODIFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. pp.29-38</w:t>
+              <w:t xml:space="preserve">The 12th International Conference for Non-Destructive Testing : "Application of Contemporary Non-Destructive Testing in Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784160v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclope : vers une vidéocapsule intelligente pour la détection in situ des polypes colorectaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16579,195 +16574,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Detection and Fine Segmentation of Defects Signature in Pipelines using US Thickness Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Fouquet</w:t>
+                <w:t xml:space="preserve">Développement et validation d'un algorithme de reconnaissance automatique de polypes coliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan S. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference for Non-Destructive Testing : "Application of Contemporary Non-Destructive Testing in Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ljubljana, Slovenia. pp.105-112</w:t>
+              <w:t xml:space="preserve">Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive, JFHOD'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842600v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards embedded detection of polyps in videocolonoscopy and WCE images for early diagnosis of colorectal cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Towards real-time in situ polyp detection in WCE images using a boosting-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16796,103 +16808,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference of the IEEE Engineering in Medecine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.5711-5714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793849v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real-time in situ polyp detection in WCE images using a boosting-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Towards embedded detection of polyps in videocolonoscopy and WCE images for early diagnosis of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16921,240 +16942,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference of the IEEE Engineering in Medecine and Biology Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823858v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multimodal wireless video capsule for detection of colonic polyps as prevention of colorectal cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th IEEE International Conference on BioInformatics and BioEngineering, BIBE'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Chania, Greece. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIBE.2013.6701670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
+                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
@@ -17168,114 +17180,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
+              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656689v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Entropy Based Active Contour Segmentation of Cell Nuclei in Actin-Tagged Confocal Microscopy Images</w:t>
+                <w:t xml:space="preserve">3D Confocal Microscopy data analysis using level-set segmentation with alpha-divergence similarity measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
@@ -17289,106 +17301,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carreiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Swansea, United Kingdom. pp.117-123</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704853v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of video capsule endoscopic images using alpha-divergence based active contour method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17443,87 +17455,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Pisa, Italy. pp.S325--S326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocom and Cyclope: Two smart biomedical sensors for cardio-vascular surgery and gastro-enterology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17531,119 +17543,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiHealth 2012 - Third International Conference on Wireless Mobile Communication and Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.286-294, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37893-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-divergence maximization for statistical region based active contour segmentation with non-parametric PDF estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17672,87 +17684,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustic Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.861-864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embeddable Automatic Polyp Detection for Videoendoscopy and Wireless Videoendoscopy Images Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17793,150 +17805,150 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference on Design of Circuits and Integrated Systems (DCIS), Special Session on Biomedical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear low-level image processing improvement by a purposely injection of noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Algarve, Portugal. pp.226-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
+                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
@@ -17944,462 +17956,462 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
+              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567121v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal Microscopy Segmentation Using Active Contour Based on Alpha-Divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Meziou</w:t>
+                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp. 3077-3080</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592551v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Shape Model of Legendre Moments with Active Contour Evolution for Shape Detection and Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+                <w:t xml:space="preserve">MRI segmentation using histogram based active contour method: application to prostate MR image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Meziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Sevilla, Spain. pp.51-58</w:t>
+              <w:t xml:space="preserve">CARS 2011 - 25th International Congress and Exhibition on Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany. pp.S50-S51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624357v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Cellular Structures in Actin Tagged Fluorescence Confocal Microscopy Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2011 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3081-3084, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-divergences pour la segmentation par contours actifs basés histogramme : application à la segmentation d'images cellulaires en microscopie confocale tridimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18441,73 +18453,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Delineation in Prostate Imaging using Active Contour Segmentation Method with Interactively Defined Object Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18529,288 +18541,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Killgalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI (Workshop on Prostate Cancer Imaging)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Image enhancement: a PDE based approach integrating a double well potential function for thin structure preservation</w:t>
+                <w:t xml:space="preserve">Comparison of different detection and tracking of the grid of tags methods in tagged cardiac MR imaging (Conference version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ménard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP'10-International conferences on computer vision theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Angers, France. pp.501-508</w:t>
+              <w:t xml:space="preserve">CARS'10 (Computer Assisted Radiology and Surgery)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Genève, Switzerland. Accepté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457214v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different detection and tracking of the grid of tags methods in tagged cardiac MR imaging (Conference version)</w:t>
+                <w:t xml:space="preserve">MR Image enhancement: a PDE based approach integrating a double well potential function for thin structure preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARS'10 (Computer Assisted Radiology and Surgery)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Genève, Switzerland. Accepté</w:t>
+              <w:t xml:space="preserve">VISAPP'10-International conferences on computer vision theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Angers, France. pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457216v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contours actifs paramétriques fondés sur le calcul de distances inter histogrammes pour la segmentation d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18825,73 +18837,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Angers, France. Accepté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-enhanced Nonlinear PDE for Edge Restoration in Scalar Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18907,501 +18919,501 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOft Computing and PAttern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Cergy, France. pp.458-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation semi-automatique en IRM3T des muscles oculomoteurs dans le suivi de la maladie de Grave-Basedow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breuilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFR'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1606, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0221-0363(09)76311-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Level set segmentation of extraocular muscles in MR images for thyroïd-associated-ophtalmopathy diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portefaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.S325-S326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475242v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level set segmentation of extraocular muscles in MR images for thyroïd-associated-ophtalmopathy diagnosis</w:t>
+                <w:t xml:space="preserve">Double well potential as diffusive function for PDE-based scalar image restoration method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yan Zhang</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.S325-S326</w:t>
+              <w:t xml:space="preserve">ICINCO 2009. 6th International Conference on Informatics in Control Automation and Robotics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.401-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404314v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double well potential as diffusive function for PDE-based scalar image restoration method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation des muscles oculomoteurs en IRM cérébro-orbitaire pour l'aide au diagnostic de l'exophtalmie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breuilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ménard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portefaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2009. 6th International Conference on Informatics in Control Automation and Robotics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Milan, Italy. pp.401-404</w:t>
+              <w:t xml:space="preserve">GRETSI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. http://hdl.handle.net/2042/29110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388674v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automatic segmentation method for myocardial boundaries of left ventricle in tagged MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19430,1835 +19442,1835 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.S43-S44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Enhanced Anisotropic Diffusion for Scalar image Restoration</w:t>
+                <w:t xml:space="preserve">Noise-enhanced anisotropic diffusion for scalar image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSIP'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. 5 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846836v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-enhanced anisotropic diffusion for scalar image restoration</w:t>
+                <w:t xml:space="preserve">Noise Enhanced Anisotropic Diffusion for Scalar image Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics in Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">PSIP'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Mulhouse, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859721v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Image Diffusion for Oriented Pattern Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICINCO'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers, France. pp.270-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SELECTIVE IMAGE DIFFUSION FOR ORIENTED PATTERN EXTRACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.270--274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00215971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'images par diffusion sélective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche informationnelle de la restauration d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Menard</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.200-203</w:t>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847962v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche informationnelle de la restauration d'image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion sélective pour l'analyse de séquences IRM cardiaques marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courboulay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Menard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.333-338</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860581v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion sélective pour l'analyse de séquences IRM cardiaques marquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection robuste et automatique des contours myocardiques en IRM cardiaque marquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.327-332</w:t>
+              <w:t xml:space="preserve">20e Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.525-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860582v1</w:t>
+                <w:t xml:space="preserve">hal-00860574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection robuste et automatique des contours myocardiques en IRM cardiaque marquée</w:t>
+                <w:t xml:space="preserve">Restauration d'images par diffusion sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.525-528</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860574v1</w:t>
+                <w:t xml:space="preserve">hal-00847962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'IRM cardiaques marquées : augmentation de la robustesse du suivi de la grille de tag par diffusion anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRGBM'05 (Forum de Recherche en Génie Biologique et Médical) - Dans le cadre des journées JSTIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Nancy, France. pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIMH'05 (Functionnal Imaging and Modelling of the Heart)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagged Cardiac MRI: A New Diffusion Approach to Increase The Robustness of The Detection and The Following of The Grid of Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosignal'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Brno, Czech Republic. pp.249-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi des déformations intra-myocardiques en IRM cardiaque marquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagged cardiac MRI : detection of myocardial boundaries by texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.1061-1064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagged cardiac MRI: detection of myocardial boundaries by texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICIP'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Barcelone, Spain. pp.1061-1064, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2003.1246868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses d'images IRM cardiaques marquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Furber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRAMM'03 (Groupe de Recherche sur les Applications du Magnétisme en Médecine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet compression of numerical chest radiographs: a quantitative evaluation of the degradations of reconstructed images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BS 2002 (Bio Signal 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Brno, Czech Republic. pp.274-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images IRM cardiaques marquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA'2002, Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Angers, France. pp.443-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagged MR cardiac images analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BS 2002 (Bio Signal 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Brno, Czech Republic. pp.313-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21268,51 +21280,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Interferential Patterns (WIP) in medically important Dipteran insects for automatic classification using Deep Learning (DL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21371,73 +21383,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Society for Vector Ecology Conference (eSOVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Between Fibroblast and their Extracellular Matrix in an In-Vitro Electrical Impedance Spectroscopy Setup by Using a Custom Electronic Portable System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin de Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21496,51 +21508,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FETCH 2018 (Ecole d'hiver Francophone sur les Technologies de Conception des Systèmes embarqués Hétérogènes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21550,237 +21562,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Analysis of Gastrointestinal Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 187 p., 2021, 978-3-030-64339-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64340-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of First GEODIFF Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scitepress, pp.64, 2013, 978-989-8565-49-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Restoration - Recent Advances and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">InTech, pp.372, 2012, 978-953-51-0388-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21790,441 +21802,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Bowel Motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Koulaouzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Marlicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Gebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Video Capsule Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.173-183, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64719-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence for protruding lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Segui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Capsule Endoscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 8, Elsevier, pp.121-144, 2023, 978-0-323-99647-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA appliquée à la vidéocapsule endoscopique de l’intestin grêle : état de l’art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Coron, G. Vanbiervliet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence artificielle et maladie digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Grand Métier, pp.33-45, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary investigation on the Codex Borbonicus: macroscopic examination and coloring materials characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22234,73 +22246,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Dupey-Garcia, M. Vazquez de Agredos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Painting the Skin: Pigments on Bodies and Codices in Pre-Columbian Mesoamerica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part II (Chapter 10), The University of Arizona Press, Tucson, pp.157-174, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Videocapsule for Early Diagnosis of Colorectal Cancer: Toward Embedded Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22322,390 +22334,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence in Digital and Network Designs and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (Chapter 12), pp.325-350, 2015, Part 2: Digital, Network Designs and Applications, 978-3-319-20071-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20071-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Intensity Selectivity for Scalar Image Restoration using PDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Yokota and D. Chugo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to modern robotics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iConcept Press, Chap. 9, 2011, 978-1463789442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDE Based Approach for Segmentation of Oriented Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aleksandar Lazinica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in Robotics, Automation and Control Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.207-218, 2008, 978-953-7619-20-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/6283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach for Segmentation of Oriented Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Developments in Robotics Automation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aleksandar Lazinica, pp.207-218, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22715,341 +22727,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for producing a digital video classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US12175663B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods and devices for calculating a level of &amp;quot;clinical relevance&amp;quot; for abnormal small bowel findings captured by capsule endoscopy video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US20220039639A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for producing a digital video classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3977909A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and Method for Producing a Numerical Classifier of Images, so as to Determine the Viewing Quality of the Endoscopic Videocapsule Images of a Segment of the Digestive Tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23058,73 +23070,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019175248A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Patent: Application Method and Apparatus for Real-Time Detection of Polyps in Optical Colonoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Angermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23159,87 +23171,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3267394A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système et procédé d'identification automatisée de diptères hématophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23273,51 +23285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 10874WO. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23327,365 +23339,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi de structures sur des séquences d'images dans le cadre de l'analyse de séquences IRM cardiaques marquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration et EDP : une approche informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et suivi robustes de structures dans des séquences d'images : application à l'IRM cardiaque de marquage tissulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des EDP pour une détection robuste et automatique des tags en IRM cardiaque marquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Temporelle de séquences IRM cardiaques marquées. Détection et suivi du motif de marquage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23695,51 +23707,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha-divergences pour la segmentation d'images par contours actifs basés histogrammes : Application à l'analyse d'images médicales et biomédicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23761,51 +23773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23815,105 +23827,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Image Processing in the Perspective of Medical Applications: From CAD to Embedded Systems for In Situ Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Université de Cergy-Pontoise, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01094350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId492"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24060,51 +24072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3663923" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr Fitzgerald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3376228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Cmj Goltstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tudela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Maj&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil de la Fuente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Galdran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Krenzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1417862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184927v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1220172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Broder Brodersen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dam Jensen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kjeldsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jezequel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3231532" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44945-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Selnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bj&#248;rsum-Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulaouzidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Baatrup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Beg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848221132683" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Iakovidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodrigo Jover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Beaumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.08.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Urien Sainz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rondonotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Toth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van de Bruaene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ahmad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Misawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ei Kudo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1306-7590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1301-3841" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188909v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.07.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742319v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro von Chong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Bernal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Angermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1864-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Tajkbaksh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J Matuszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2664042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gharsalli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-0993-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.119" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shaaban Ibraheem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.07.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR6RLF8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0926-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0495-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-587NLB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405883v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ4DBZHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/983794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195062v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boulhel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033401v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bordet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Redondin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dena&#235;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532305001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queruel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Goltstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bordersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694764v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737352v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Le Mouel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1704737" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956134v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846141v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Montes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843773v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soti&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fern&#225;ndez-Esparrach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67543-5_3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488657v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562669v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faurlini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419086v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Habiboulah" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecleire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eanes Abou Ali" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2016.03.1114" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259085v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344018v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436070v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180328v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Hassen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167263v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149384v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169034v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132774v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198443v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988527v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouquet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bonnefoye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrido" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J. Matuszewski" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Murphy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sarmiento" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835900v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842600v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793849v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Silva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823858v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610847" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861529v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2013.6701670" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697885v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_32" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765648v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560867v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457214v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457216v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lamard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531098v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475237v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)76311-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388674v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846836v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859721v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860574v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860565v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baty" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Le Jeune" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861672v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vigouroux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846835v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1246868" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861491v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furber" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lejeune" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845665v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845645v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845664v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283518v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64340-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861909v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685358v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Marlicz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gebhard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keller" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64719-2_14" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991433v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robertson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Segui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277289v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150094v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_12" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660511v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859033v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6283" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388661v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961113v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607164v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663032v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697162v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377545v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860325v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860595v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860612v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860651v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859991v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094350v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beaudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Son Vu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2026.3663923" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon-Chane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Akhoundi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5543317/v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196315v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Acin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aishabibi Ashimbekova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephtaha Guennoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Simon Chane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerr Fitzgerald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Matuszewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3376228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02848-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Houdeville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leenhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Cmj Goltstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Velut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2024.102509" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tudela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Maj&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil de la Fuente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Galdran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Krenzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2024.1417862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-41114-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11102687" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Br&#233;mond-Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1220172" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48685-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jezequel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3231532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Broder Brodersen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dam Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kjeldsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44945-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carbonell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11102822" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Selnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bj&#248;rsum-Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulaouzidis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Baatrup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Beg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17562848221132683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24522-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris K. Iakovidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodrigo Jover" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Diamantis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Clouchoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.629067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Beaumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Benamouzig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2021.08.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;n Yilmaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7020025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fernandez-Urien Sainz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Rondonotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Toth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric van de Bruaene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10235708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.03.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Le Mouel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rahmi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Saurin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1035-9088" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005428v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Ahmad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Mori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Misawa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ei Kudo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1306-7590" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Houist" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Saurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1301-3841" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin de Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Degache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hpg.2019.1754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188909v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2019.07.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02199740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Oumrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einas Abou Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pietri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0918-5883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cholet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2018.06.036" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nion-Larmurier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0577-2897" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742319v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro von Chong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2018.03.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerometta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0581-8758" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge J Bernal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Masana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Angermann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1864-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0573-1044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488652v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Tajkbaksh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J S&#225;nchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J Matuszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2664042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Gharsalli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-H. Kadri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.34.1.119" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408038v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-0993-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lambert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Despatin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dhif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mhedhbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Shaaban Ibraheem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.07.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR6RLF8F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meziou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/428583" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S. Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0926-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0416-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Murphy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502401v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-010-0495-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-587NLB2Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/983794" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2009.07.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ4DBZHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20060180" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201263v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bartumeus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nistor Grozavu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033401v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Bordet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Redondin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bornhofen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dena&#235;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532305001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195062v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boulhel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;linge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330337v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queruel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ducoulombier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552453v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680469v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Goltstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330420v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933201v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha Cheerkoot-Jalim" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarine Candersaib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekraj Nagowah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Mungloo-Dilmohamud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169357v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bordersen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631030v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549774v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528008v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740481v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip46576.2022.9897618" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327030v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161445v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Le Mouel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387879v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494607v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1704737" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047154v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Raynaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chane Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139747v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309147v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29930-9_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Saurin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816918v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867065v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pauthe" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Montes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843781v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Abou-Ali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843776v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911617v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soti&#232;re" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562671v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562669v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Fern&#225;ndez-Esparrach" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491669v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590659v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67543-5_3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592234v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567321v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Faurlini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419086v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Habiboulah" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375881v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279341v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecleire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eanes Abou Ali" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gie.2016.03.1114" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK7D2FGD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259085v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abou Ali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344018v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180328v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Hassen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163550v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tsiakaka" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132774v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319336" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395707v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149384v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kellouche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169034v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127710v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cazin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167263v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hachicha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246840v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Renaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bogonez-Franco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS.2015.7348399" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198443v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178278v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988527v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fouquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duvaut" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060241v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005522v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026224" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153167v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bonnefoye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garrido" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan J. Matuszewski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Murphy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017444v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Zahid Ahmed" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Bai" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828622" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sarmiento" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842600v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843677v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Silva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610847" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793849v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861529v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Ayoub" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2013.6701670" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704853v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carreiras" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656689v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765647v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37893-5_32" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672258v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765648v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560867v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592551v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624357v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567121v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592548v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Burton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Marchant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moore" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116316" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527645v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Killgalon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457216v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457214v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484052v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lamard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531098v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475237v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuilly" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(09)76311-5" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404314v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388674v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475242v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859721v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860574v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860565v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baty" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Le Jeune" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861672v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vigouroux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846835v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2003.1246868" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861491v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Furber" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lejeune" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845665v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845645v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845664v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201287v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283518v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64340-9" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861909v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685358v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074739v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Marlicz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Gebhard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Keller" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64719-2_14" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991433v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Robertson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Segui" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277289v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690169v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150094v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20071-2_12" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660511v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859033v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/6283" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388661v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961113v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607164v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343138v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697162v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377545v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860325v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860595v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860612v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860651v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859991v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732364v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01094350v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>