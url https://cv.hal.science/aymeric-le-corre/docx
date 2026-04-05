--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -798,165 +798,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
+                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148490v1</w:t>
+                <w:t xml:space="preserve">halshs-04148469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
+                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148469v1</w:t>
+                <w:t xml:space="preserve">halshs-04148490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture industrielle, un frein à l'appropriation des pratiques de santé et sécurité au travail dans l'enseignement professionnel français</w:t>
               </w:r>
@@ -1756,51 +1756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FD685DF"/>
+    <w:nsid w:val="315FC5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1987,51 +1987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>