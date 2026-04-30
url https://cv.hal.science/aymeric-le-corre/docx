--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -798,165 +798,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
+                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148469v1</w:t>
+                <w:t xml:space="preserve">halshs-04148490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
+                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148490v1</w:t>
+                <w:t xml:space="preserve">halshs-04148469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture industrielle, un frein à l'appropriation des pratiques de santé et sécurité au travail dans l'enseignement professionnel français</w:t>
               </w:r>
@@ -1005,165 +1005,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du « modèle éducatif » dans l’enseignement secondaire professionnel français, symptôme de l’hétéronomie du système éducatif ?</w:t>
+                <w:t xml:space="preserve">Penser le curriculum ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise(s) en éducation et en Formation dans un monde globalisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Poitiers, Feb 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03859559v1</w:t>
+                <w:t xml:space="preserve">halshs-04148517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le curriculum ouvrier</w:t>
+                <w:t xml:space="preserve">La crise du « modèle éducatif » dans l’enseignement secondaire professionnel français, symptôme de l’hétéronomie du système éducatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Poitiers, Feb 2022, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Crise(s) en éducation et en Formation dans un monde globalisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148517v1</w:t>
+                <w:t xml:space="preserve">halshs-03859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le curriculum ouvrier au prisme du baccalauréat professionnel</w:t>
               </w:r>
@@ -1756,51 +1756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="315FC5C1"/>
+    <w:nsid w:val="FAE893D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1987,51 +1987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>