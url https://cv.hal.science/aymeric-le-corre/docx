--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -798,165 +798,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
+                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148490v1</w:t>
+                <w:t xml:space="preserve">halshs-04148469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir un ouvrier métallurgique prudent, les enjeux de la socialisation professionnelle dans l’enseignement secondaire professionnel français</w:t>
+                <w:t xml:space="preserve">Santé au travail et prévention des risques professionnels dans la formation initiale des futurs métallos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et défis de la santé et sécurité du travail en formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal Québec, France</w:t>
+              <w:t xml:space="preserve">Le Travail dans tous ses états : effets sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jun 2023, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148469v1</w:t>
+                <w:t xml:space="preserve">halshs-04148490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture industrielle, un frein à l'appropriation des pratiques de santé et sécurité au travail dans l'enseignement professionnel français</w:t>
               </w:r>
@@ -1005,96 +1005,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le curriculum ouvrier</w:t>
+                <w:t xml:space="preserve">Penser le curriculum ouvrier au prisme du baccalauréat professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Poitiers, Feb 2022, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAPRO, Jul 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148517v1</w:t>
+                <w:t xml:space="preserve">halshs-04148510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise du « modèle éducatif » dans l’enseignement secondaire professionnel français, symptôme de l’hétéronomie du système éducatif ?</w:t>
               </w:r>
@@ -1143,96 +1143,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser le curriculum ouvrier au prisme du baccalauréat professionnel</w:t>
+                <w:t xml:space="preserve">Penser le curriculum ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Maxence Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SAPRO, Jul 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Poitiers, Feb 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04148510v1</w:t>
+                <w:t xml:space="preserve">halshs-04148517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonner les corps et les esprits au lycée professionnel, une exploration au prisme de la chaudronnerie</w:t>
               </w:r>
@@ -1756,51 +1756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAE893D3"/>
+    <w:nsid w:val="416B5D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1987,51 +1987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-le-corre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4983-0104" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260812684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121164960091124022184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Maxence Le Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251315159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.23582" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2023.100306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10269" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03859559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148517v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04148501v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237118v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>