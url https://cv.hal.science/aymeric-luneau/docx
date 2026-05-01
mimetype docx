--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1339,437 +1339,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensible et transformations socio-écologiques des milieux de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline L'Her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres AAU #3 – Sensible et transformations socio-écologiques des milieux de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ambiances Architectures Urbanités, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire l'expérience des expositions aux pesticides au sein des &amp;quot;espaces publics numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposer, s'exposer, être exposé aux pesticides. L'exposition au prisme des SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'évolution des formes et des structures argumentatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Debaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline L'Her</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélie Desfriches-Doria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théa Manola</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AAU #3 – Sensible et transformations socio-écologiques des milieux de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Ambiances Architectures Urbanités, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Humanistica 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche participative au pluriel : des mots de chercheur.ses aux puissances instituantes des recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CEPED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029686v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05029680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et 5G : l'espace tridimensionnel des controverses à l'épreuve du numérique</w:t>
               </w:r>
@@ -2094,303 +2094,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur &amp;quot;La méthode des programmes de recherche scientifique&amp;quot; de Lakatos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sociologiques sur les sciences et la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation au bord de la santé : l’ouverture de l’ANSES aux parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques coopératives et participatives en santé, Journées d'étude inter-RT (RT 1 et 19, AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes du Muséum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’extension à l’ouverture des sciences : l’évolution des citizen sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe congrès de l'AFS, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029689v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05029706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Citizen Science. A Sociological Approach of a ‘Participatory Science Research Programme</w:t>
               </w:r>
@@ -2508,303 +2508,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde 2 : Écueils et critiques des sciences participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des sciences participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemic and Axiological Stakes of the Public Involvement in Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth ISA World Congress of Sociology, Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Unknown, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disputes about the Reality of a Health Trouble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth ISA World Congress of Sociology, Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Unknown, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une &amp;quot;histoire naturelle&amp;quot; des sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du département Homme et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029707v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05029691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispute sur les effets d’une thérapie &amp;quot;neuropsychologique&amp;quot;, entre logique de reconnaissance et logique de “mieux-être”</w:t>
               </w:r>
@@ -3155,497 +3155,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur le lien entre la modélisation des conflits sociaux et leurs régulations : les cas de conflits environnementaux</w:t>
+                <w:t xml:space="preserve">La quotidienneté des problèmes publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès de l'AFS, Saint-Quentin en Yvelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029695v1</w:t>
+                <w:t xml:space="preserve">hal-05029697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quotidienneté des problèmes publics</w:t>
+                <w:t xml:space="preserve">When the regulation of conflicts keep social movements going: the case of environmental policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th ESA Conference, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Unknown, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forums internet comme espace de problématisation de l’hypersensibilité chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles d’Ethnographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur le lien entre la modélisation des conflits sociaux et leurs régulations : les cas de conflits environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès de l'AFS, Saint-Quentin en Yvelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PAYSAG : Paysage industriel Gardannais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chognacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ESA Conference, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Unknown, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’un corpus autour de l’hypersensibilité chimique multiple (MCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils socio-informatiques pour l'analyse des controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029683v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04622496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamiques des causes environnementales : de la définition à la remise en cause des rapports de domination</w:t>
               </w:r>
@@ -5250,51 +5250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41ABB880"/>
+    <w:nsid w:val="8FB322E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-luneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6392-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18641952X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1687573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boutrais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01143362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-luneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6392-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18641952X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1687573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boutrais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01143362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>