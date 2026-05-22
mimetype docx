--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -784,174 +784,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invisibilité du &amp;quot;syndrome d’hypersensibilité chimique multiple&amp;quot; : les conséquences de l’absence d’un espace de conflit</w:t>
+                <w:t xml:space="preserve">L’invisibilité du « syndrome d’hypersensibilité chimique multiple » : les conséquences de l’absence d’un espace de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (2), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 4 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">L’invisibilité du « syndrome d’hypersensibilité chimique multiple » : les conséquences de l’absence d’un espace de conflit</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invisibilité du &amp;quot;syndrome d’hypersensibilité chimique multiple&amp;quot; : les conséquences de l’absence d’un espace de conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.9791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029720v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques toxiques au quotidien. Une sociologie politique de l’hypersensibilité chimique</w:t>
               </w:r>
@@ -1339,273 +1339,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire l'expérience des expositions aux pesticides au sein des &amp;quot;espaces publics numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exposer, s'exposer, être exposé aux pesticides. L'exposition au prisme des SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensible et transformations socio-écologiques des milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres AAU #3 – Sensible et transformations socio-écologiques des milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ambiances Architectures Urbanités, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905883v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03905870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'évolution des formes et des structures argumentatives</w:t>
               </w:r>
@@ -1749,165 +1749,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles méthodes pour l’analyse croisée de réseaux d’acteurs et d’arguments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe Congrès de l'AFS, Lilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2021, Lilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pesticides et 5G : l'espace tridimensionnel des controverses à l'épreuve du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, société et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029704v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05029679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches et sciences participatives à l'épreuve de l'évaluation</w:t>
               </w:r>
@@ -2094,234 +2094,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivre avec les risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Tribunes du Muséum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation au bord de la santé : l’ouverture de l’ANSES aux parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques coopératives et participatives en santé, Journées d'étude inter-RT (RT 1 et 19, AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur &amp;quot;La méthode des programmes de recherche scientifique&amp;quot; de Lakatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sociologiques sur les sciences et la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029688v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05029713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’extension à l’ouverture des sciences : l’évolution des citizen sciences</w:t>
               </w:r>
@@ -2508,303 +2508,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une &amp;quot;histoire naturelle&amp;quot; des sciences participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du département Homme et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde 2 : Écueils et critiques des sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des sciences participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic and Axiological Stakes of the Public Involvement in Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth ISA World Congress of Sociology, Toronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Unknown, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disputes about the Reality of a Health Trouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth ISA World Congress of Sociology, Toronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Unknown, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029691v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05029707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispute sur les effets d’une thérapie &amp;quot;neuropsychologique&amp;quot;, entre logique de reconnaissance et logique de “mieux-être”</w:t>
               </w:r>
@@ -2922,208 +2922,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stakeholders' participation : modalities and impact assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation in Risk Assessment – Modes of Risk Governance in European Risk Assessment and Risk Management Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Risk Group, Jun 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Look, but Don't Touch”: Public Involvement in the French Agency for Food, Environmental and Occupational Health and Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Unknown, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stakeholder participation at ANSES: different modalities and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Boutrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3155,497 +3155,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quotidienneté des problèmes publics</w:t>
+                <w:t xml:space="preserve">Réflexion sur le lien entre la modélisation des conflits sociaux et leurs régulations : les cas de conflits environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès de l'AFS, Saint-Quentin en Yvelines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05029695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quotidienneté des problèmes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès de l'AFS, Saint-Quentin en Yvelines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Unknown, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05029697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the regulation of conflicts keep social movements going: the case of environmental policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESA Conference, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Unknown, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forums internet comme espace de problématisation de l’hypersensibilité chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles d’Ethnographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réflexion sur le lien entre la modélisation des conflits sociaux et leurs régulations : les cas de conflits environnementaux</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’un corpus autour de l’hypersensibilité chimique multiple (MCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe congrès de l'AFS, Saint-Quentin en Yvelines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Unknown, France</w:t>
+              <w:t xml:space="preserve">Outils socio-informatiques pour l'analyse des controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Unknown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PAYSAG : Paysage industriel Gardannais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chognacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05029683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamiques des causes environnementales : de la définition à la remise en cause des rapports de domination</w:t>
               </w:r>
@@ -4535,51 +4535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier les sensibilités écologiques : démarches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5250,51 +5250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FB322E6"/>
+    <w:nsid w:val="BC1FDF26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-luneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6392-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18641952X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1687573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494644v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029710v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boutrais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029695v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029683v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01143362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aymeric-luneau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6392-4994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18641952X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2749" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886035v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs11.0045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1687573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cambrosio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04851855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin de Mourat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Seurat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Debaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494620v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Boutrais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029697v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622496v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chognacki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Divay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdes.fr/recherche/ouvrages/sociologie/008-pratiques-de-cooperation-en-sante-regards-sociologiques.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Dario Magnani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04676063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lenoir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03905842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029718v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01143362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>