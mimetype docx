--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -309,343 +309,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valon ja varjon retoriikka</w:t>
+                <w:t xml:space="preserve">Structurer la mémoire des images : la classification des archives d’Erik Blomberg pour les archives audiovisuelles nationales finlandaises (KAVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Widerscreen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15lyf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237976v1</w:t>
+                <w:t xml:space="preserve">hal-05498726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la mémoire des images : la classification des archives d’Erik Blomberg pour les archives audiovisuelles nationales finlandaises (KAVI)</w:t>
+                <w:t xml:space="preserve">Valon ja varjon retoriikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Widerscreen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ajankohtaista</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15lyf⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498726v1</w:t>
+                <w:t xml:space="preserve">hal-05237976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sophistication: Exploring the 1930s Finnish cinema’s ‘French style’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filmiriita rajakaupungissa: Viipurin tapaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noora Kallioniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scandinavian Cinema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.199-215. </w:t>
+              <w:t xml:space="preserve">Ennen ja Nyt. Historian tietosanomat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.47-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jsca_00117_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37449/ennenjanyt.145577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943035v1</w:t>
+                <w:t xml:space="preserve">hal-04918112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmiriita rajakaupungissa: Viipurin tapaus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sophistication: Exploring the 1930s Finnish cinema’s ‘French style’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ennen ja Nyt. Historian tietosanomat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.47-67. </w:t>
+              <w:t xml:space="preserve">Journal of Scandinavian Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.199-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37449/ennenjanyt.145577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/jsca_00117_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918112v1</w:t>
+                <w:t xml:space="preserve">hal-04943035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiina Hoffmann, 2021, La traduction cinématographique en Estonie soviétique : contextes, pratiques et acteurs</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543205v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi R&#246;mp&#246;tti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Laine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Laine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kallioniemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietari K&#228;&#228;p&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.173155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca_00117_1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37449/ennenjanyt.145577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y61" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca.8.1.53_1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.69012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3741" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adefo.org/livres/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.31012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/frontieres-et-transferts-culturels-dans-lespace-euro-mediterraneen/20920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.075.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543205v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi R&#246;mp&#246;tti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Laine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Laine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kallioniemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietari K&#228;&#228;p&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.173155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37449/ennenjanyt.145577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca_00117_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y61" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca.8.1.53_1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.69012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3741" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adefo.org/livres/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.31012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/frontieres-et-transferts-culturels-dans-lespace-euro-mediterraneen/20920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.075.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>