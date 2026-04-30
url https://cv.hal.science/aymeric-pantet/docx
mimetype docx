--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -309,174 +309,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer la mémoire des images : la classification des archives d’Erik Blomberg pour les archives audiovisuelles nationales finlandaises (KAVI)</w:t>
+                <w:t xml:space="preserve">Valon ja varjon retoriikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Widerscreen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ajankohtaista</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498726v1</w:t>
+                <w:t xml:space="preserve">hal-05237976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valon ja varjon retoriikka</w:t>
+                <w:t xml:space="preserve">Structurer la mémoire des images : la classification des archives d’Erik Blomberg pour les archives audiovisuelles nationales finlandaises (KAVI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Widerscreen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15lyf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237976v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmiriita rajakaupungissa: Viipurin tapaus</w:t>
               </w:r>
@@ -625,213 +625,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiina Hoffmann, 2021, La traduction cinématographique en Estonie soviétique : contextes, pratiques et acteurs</w:t>
+                <w:t xml:space="preserve">« Sommes-nous donc issus du vide ? » : Oralité et quête de racines dans le documentaire finlandais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.259 - 266. </w:t>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12y61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12d79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918124v1</w:t>
+                <w:t xml:space="preserve">hal-04918111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Sommes-nous donc issus du vide ? » : Oralité et quête de racines dans le documentaire finlandais contemporain</w:t>
+                <w:t xml:space="preserve">Tiina Hoffmann, 2021, La traduction cinématographique en Estonie soviétique : contextes, pratiques et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, </w:t>
+              <w:t xml:space="preserve">Études finno-ougriennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.259 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12d79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12y61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918111v1</w:t>
+                <w:t xml:space="preserve">hal-04918124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Grage, Thomas Monike et Lena Rohrback (dir.), Aesthetics of Protestantism in Northern Europe: Exploring the Field</w:t>
               </w:r>
@@ -1140,187 +1140,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constellation of heterotopias? Qualifying the concept of heterotopia in Aki Kaurismäki’s films</w:t>
+                <w:t xml:space="preserve">Aki Kaurismäen näkemys Robert Bressonin elokuvateoksista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scandinavian Cinema</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.53-69. </w:t>
+              <w:t xml:space="preserve">Lähikuva – audiovisuaalisen kulttuurin tieteellinen julkaisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/jsca.8.1.53_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23994/lk.69012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926109v1</w:t>
+                <w:t xml:space="preserve">hal-04926130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aki Kaurismäen näkemys Robert Bressonin elokuvateoksista</w:t>
+                <w:t xml:space="preserve">A constellation of heterotopias? Qualifying the concept of heterotopia in Aki Kaurismäki’s films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lähikuva – audiovisuaalisen kulttuurin tieteellinen julkaisu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (4), pp.67-76. </w:t>
+              <w:t xml:space="preserve">Journal of Scandinavian Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.53-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23994/lk.69012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/jsca.8.1.53_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926130v1</w:t>
+                <w:t xml:space="preserve">hal-04926109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Incompris fascinant, Kaurismäki par les critiques de cinéma français</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543205v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi R&#246;mp&#246;tti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Laine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Laine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kallioniemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietari K&#228;&#228;p&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.173155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37449/ennenjanyt.145577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca_00117_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y61" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d79" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca.8.1.53_1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.69012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3741" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adefo.org/livres/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.31012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/frontieres-et-transferts-culturels-dans-lespace-euro-mediterraneen/20920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.075.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543205v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pantet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi R&#246;mp&#246;tti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silja Laine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Laine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Kallioniemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietari K&#228;&#228;p&#228;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.173155" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lyf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37449/ennenjanyt.145577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca_00117_1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12d79" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y61" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138tu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brochot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926101v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/efo.17880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23994/lk.69012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jsca.8.1.53_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3741" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468705v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gzh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05337762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Adam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Duvallon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Veivo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.7430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130373v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adefo.org/livres/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.31012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953394v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/frontieres-et-transferts-culturels-dans-lespace-euro-mediterraneen/20920" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.075.0033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>